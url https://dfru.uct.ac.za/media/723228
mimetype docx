--- v0 (2025-11-29)
+++ v1 (2026-06-25)
@@ -1,7323 +1,7848 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="596979B8" w14:textId="77777777" w:rsidR="007605E5" w:rsidRPr="00EC13DA" w:rsidRDefault="007605E5" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="5E7FAC2A" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="004D6D9F" w:rsidRDefault="00196392" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...132 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-ZA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="007C92"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="8939"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00196392" w:rsidRPr="00EC13DA" w14:paraId="6BF252E7" w14:textId="77777777" w:rsidTr="00940FDA">
+      <w:tr w:rsidR="00196392" w:rsidRPr="004D6D9F" w14:paraId="6BF252E7" w14:textId="77777777" w:rsidTr="00152911">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcW w:w="8939" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="007C92"/>
           </w:tcPr>
-          <w:p w14:paraId="15493961" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="00EC13DA" w:rsidRDefault="00196392" w:rsidP="00380B00">
+          <w:p w14:paraId="15493961" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="004D6D9F" w:rsidRDefault="00196392" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="352B0439" w14:textId="25B96A25" w:rsidR="00196392" w:rsidRPr="00D8119E" w:rsidRDefault="00C35C53" w:rsidP="00380B00">
+          <w:p w14:paraId="352B0439" w14:textId="25B96A25" w:rsidR="00196392" w:rsidRPr="004D6D9F" w:rsidRDefault="00C35C53" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Access </w:t>
             </w:r>
-            <w:r w:rsidR="00196392" w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00196392" w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Enclave</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19799B8E" w14:textId="64DF7ABB" w:rsidR="00196392" w:rsidRPr="00D8119E" w:rsidRDefault="009D1A68" w:rsidP="00380B00">
+          <w:p w14:paraId="19799B8E" w14:textId="64DF7ABB" w:rsidR="00196392" w:rsidRPr="004D6D9F" w:rsidRDefault="009D1A68" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Application</w:t>
             </w:r>
-            <w:r w:rsidR="00330611" w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
-            <w:r w:rsidR="00C35C53" w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00C35C53" w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Acc</w:t>
             </w:r>
-            <w:r w:rsidR="00196C46" w:rsidRPr="00D8119E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00196C46" w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>ess</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69514E41" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="00EC13DA" w:rsidRDefault="00196392" w:rsidP="00380B00">
+          <w:p w14:paraId="7F9E0352" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="004D6D9F" w:rsidRDefault="00196392" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...244 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A635A55" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="00EC13DA" w:rsidRDefault="00196392" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="4A635A55" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="004D6D9F" w:rsidRDefault="00196392" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-ZA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2947F434" w14:textId="77777777" w:rsidR="00196392" w:rsidRPr="00EC13DA" w:rsidRDefault="00196392" w:rsidP="00380B00">
-[...12 lines deleted...]
-    <w:p w14:paraId="50718222" w14:textId="4EC3FDA3" w:rsidR="005C1F9A" w:rsidRPr="00EC13DA" w:rsidRDefault="00C35C53" w:rsidP="00380B00">
+    <w:p w14:paraId="50718222" w14:textId="62D3F1CA" w:rsidR="005C1F9A" w:rsidRPr="004D6D9F" w:rsidRDefault="00810A8A" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc259096289"/>
-      <w:r w:rsidRPr="00EC13DA">
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C53" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E78F5" w:rsidRPr="00EC13DA">
-[...56 lines deleted...]
-        <w:r w:rsidR="004E78F5" w:rsidRPr="00EC13DA">
+      <w:r w:rsidR="002210B6" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secure </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00C35C53" w:rsidRPr="004D6D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Remote Access Data Enclave</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C35C53" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RADE) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C53" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set up by DataFirst to improve access to restricted-use data held by DataFirst. The data is either more sensitive or more granular than the public access data we share on our open data site. Our restricted-use data was previously made available in a Secure Research Data Centre at the University of Cape Town (UCT). </w:t>
+      </w:r>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you are based at a research institution you are</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C53" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> now able to work on our restricted access datasets from elsewhere, under certain conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7E06" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>You will need to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5284" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete all </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7E06" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5284" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7792" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5284" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the data in the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RADE</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5284" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00283014" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6825" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RADE datasets</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6825" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00283014" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are listed </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7E06" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on our data site</w:t>
+      </w:r>
+      <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00283014" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>RADE Collection</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00283014" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00283014" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC7E06" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00CC7E06" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E673598" w14:textId="34886F2F" w:rsidR="00CD13C8" w:rsidRPr="00EC13DA" w:rsidRDefault="005C1F9A" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="2E673598" w14:textId="1765734A" w:rsidR="00CD13C8" w:rsidRPr="004D6D9F" w:rsidRDefault="005C1F9A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This application is for access to </w:t>
       </w:r>
-      <w:r w:rsidR="004E78F5" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RADE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">restricted-access data only. Our public access data can be downloaded from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00330611" w:rsidRPr="00EC13DA">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">our </w:t>
         </w:r>
-        <w:r w:rsidR="00990659" w:rsidRPr="00EC13DA">
+        <w:r w:rsidR="00990659" w:rsidRPr="004D6D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">open </w:t>
         </w:r>
-        <w:r w:rsidR="00330611" w:rsidRPr="00EC13DA">
+        <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>data site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E78F5" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A6825" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="009A6825" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7792" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00CE7792" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To apply to </w:t>
       </w:r>
-      <w:r w:rsidR="004E78F5" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be accredited to gain access to our </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7792" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00CE7792" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E78F5" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="004E78F5" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Access Data Enclave </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7792" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00CE7792" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00CD13C8" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00CD13C8" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lease </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7792" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00CE7792" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r w:rsidR="00714414" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00714414" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00330611" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a completed, signed</w:t>
       </w:r>
-      <w:r w:rsidR="00714414" w:rsidRPr="00EC13DA">
-[...8 lines deleted...]
-        <w:r w:rsidR="00475FA6" w:rsidRPr="00EC13DA">
+      <w:r w:rsidR="00714414" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form </w:t>
+      </w:r>
+      <w:r w:rsidR="00627719" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">labelled yyyymmdd-rade01-yourname </w:t>
+      </w:r>
+      <w:r w:rsidR="00714414" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00546777" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00627719" w:rsidRPr="004D6D9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-            <w:kern w:val="0"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>datafirst-support@uct.ac.za</w:t>
+          <w:t>lynn.woolfrey@uct.ac.za</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00475FA6" w:rsidRPr="00EC13DA">
-[...6 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:r w:rsidR="00546777" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148DDB23" w14:textId="77777777" w:rsidR="00940FDA" w:rsidRPr="00EC13DA" w:rsidRDefault="00940FDA" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="148DDB23" w14:textId="77777777" w:rsidR="00940FDA" w:rsidRPr="004D6D9F" w:rsidRDefault="00940FDA" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="487FC5E2" w14:textId="77777777" w:rsidR="00CE7792" w:rsidRPr="00EC13DA" w:rsidRDefault="00CE7792" w:rsidP="00380B00">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="68D75BBF" w14:textId="1F636E96" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00196C46" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:kern w:val="30"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc259096290"/>
       <w:bookmarkStart w:id="2" w:name="_Toc292874993"/>
       <w:bookmarkStart w:id="3" w:name="_Toc315104704"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00EC13DA">
-[...69 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1. R</w:t>
       </w:r>
-      <w:r w:rsidR="00A24F40" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00A24F40" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">esearcher </w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="009C5322">
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Details</w:t>
       </w:r>
-      <w:r w:rsidR="00A24F40" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00A24F40" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="28E796C3" w14:textId="0CCAC3DA" w:rsidR="00BA15B3" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="54604778" w14:textId="77777777" w:rsidR="002C53FB" w:rsidRDefault="002C53FB" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E796C3" w14:textId="2DBA050B" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002C3E9D" w:rsidRPr="009C5322">
+      <w:r w:rsidR="002C3E9D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="0070090D" w:rsidRPr="009C5322">
+      <w:r w:rsidR="0070090D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6125"/>
-        <w:gridCol w:w="2924"/>
+        <w:gridCol w:w="4707"/>
+        <w:gridCol w:w="4342"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="04C2FC13" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="04C2FC13" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="497"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578F91A7" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="578F91A7" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39D39334" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="39D39334" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="0CFA13E1" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="0CFA13E1" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="392"/>
+          <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474D11A2" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="474D11A2" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72AA5E8C" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="72AA5E8C" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009620B9" w:rsidRPr="00EC13DA" w14:paraId="1A968199" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009620B9" w:rsidRPr="004D6D9F" w14:paraId="1A968199" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="472"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C56F6D8" w14:textId="39A67006" w:rsidR="009620B9" w:rsidRPr="00EC13DA" w:rsidRDefault="0082337D" w:rsidP="00380B00">
+          <w:p w14:paraId="0C56F6D8" w14:textId="39A67006" w:rsidR="009620B9" w:rsidRPr="004D6D9F" w:rsidRDefault="0082337D" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position (</w:t>
             </w:r>
-            <w:r w:rsidR="006E0478" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="006E0478" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>student/staff/research associate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F487AA8" w14:textId="77777777" w:rsidR="009620B9" w:rsidRPr="00EC13DA" w:rsidRDefault="009620B9" w:rsidP="00380B00">
+          <w:p w14:paraId="7F487AA8" w14:textId="77777777" w:rsidR="009620B9" w:rsidRPr="004D6D9F" w:rsidRDefault="009620B9" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="2AE3A745" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="2AE3A745" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="447"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70D94B51" w14:textId="2AF363A2" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="0082337D" w:rsidP="00380B00">
+          <w:p w14:paraId="70D94B51" w14:textId="2AF363A2" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="0082337D" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Orchid ID/ </w:t>
             </w:r>
-            <w:r w:rsidR="006E0478" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="006E0478" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ther researcher PID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2B658D" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="5B2B658D" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="49280B03" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="49280B03" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A94BBC2" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="7A94BBC2" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F3FC6F" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="36F3FC6F" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="3A481C20" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="3A481C20" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203B4004" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="203B4004" w14:textId="24D40CBD" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="005E161B" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...3 lines deleted...]
-              <w:t>Telephone number</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cellphone number (include +and country code)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C13AFB3" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="1C13AFB3" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="52447A37" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="52447A37" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="427"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6BD701" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="7B6BD701" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73244A54" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="73244A54" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="3FB80524" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="3FB80524" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28117A01" w14:textId="11973189" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="009C5322" w:rsidP="00380B00">
+          <w:p w14:paraId="28117A01" w14:textId="11973189" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="009C5322" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C5322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Passport or ID Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41825307" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="41825307" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C5322" w:rsidRPr="00EC13DA" w14:paraId="114D52D3" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009C5322" w:rsidRPr="004D6D9F" w14:paraId="114D52D3" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="405"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1340EA05" w14:textId="51D8E8F1" w:rsidR="009C5322" w:rsidRPr="00EC13DA" w:rsidRDefault="009C5322" w:rsidP="009C5322">
+          <w:p w14:paraId="1340EA05" w14:textId="51D8E8F1" w:rsidR="009C5322" w:rsidRPr="004D6D9F" w:rsidRDefault="009C5322" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C5322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country of Issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5E8627" w14:textId="77777777" w:rsidR="009C5322" w:rsidRPr="00EC13DA" w:rsidRDefault="009C5322" w:rsidP="00380B00">
+          <w:p w14:paraId="3C5E8627" w14:textId="77777777" w:rsidR="009C5322" w:rsidRPr="004D6D9F" w:rsidRDefault="009C5322" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931BE0" w:rsidRPr="00EC13DA" w14:paraId="2876BE8A" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00931BE0" w:rsidRPr="004D6D9F" w14:paraId="2876BE8A" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="4707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B528885" w14:textId="02FCCA9B" w:rsidR="00931BE0" w:rsidRPr="00EC13DA" w:rsidRDefault="00931BE0" w:rsidP="009C5322">
+          <w:p w14:paraId="1B528885" w14:textId="0CDF5DBF" w:rsidR="00931BE0" w:rsidRPr="004D6D9F" w:rsidRDefault="00931BE0" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IP address of device to be used (</w:t>
             </w:r>
-            <w:r w:rsidR="006D34F8" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="002C53FB">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="006D34F8" w:rsidRPr="004D6D9F">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">attach a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">screenshot of </w:t>
             </w:r>
-            <w:r w:rsidR="006D34F8" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="006D34F8" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>your IP</w:t>
             </w:r>
-            <w:r w:rsidR="009C5322">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="009C5322" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="4342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484C0C0A" w14:textId="77777777" w:rsidR="00931BE0" w:rsidRPr="00EC13DA" w:rsidRDefault="00931BE0" w:rsidP="00380B00">
+          <w:p w14:paraId="484C0C0A" w14:textId="77777777" w:rsidR="00931BE0" w:rsidRPr="004D6D9F" w:rsidRDefault="00931BE0" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11AA0881" w14:textId="48CA9B0C" w:rsidR="00BA15B3" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="001B2DD5" w14:textId="77777777" w:rsidR="002C53FB" w:rsidRDefault="002C53FB" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11AA0881" w14:textId="701C133E" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E54415" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00E54415" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">   D</w:t>
       </w:r>
-      <w:r w:rsidR="00BE11E3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BE11E3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">etails of </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
-        <w:t xml:space="preserve">previous data-intensive research </w:t>
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">previous research </w:t>
+      </w:r>
+      <w:r w:rsidR="00152911" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with restricted-access data</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3998"/>
-        <w:gridCol w:w="3182"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="5051"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000913AB" w:rsidRPr="00EC13DA" w14:paraId="671D1F1D" w14:textId="77777777" w:rsidTr="00DE6822">
+      <w:tr w:rsidR="000913AB" w:rsidRPr="004D6D9F" w14:paraId="671D1F1D" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="448"/>
+          <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4314E8D9" w14:textId="5718DCEA" w:rsidR="000913AB" w:rsidRPr="00EC13DA" w:rsidRDefault="00FE5DD3" w:rsidP="00380B00">
+          <w:p w14:paraId="4314E8D9" w14:textId="5718DCEA" w:rsidR="000913AB" w:rsidRPr="004D6D9F" w:rsidRDefault="00FE5DD3" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000913AB" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="000913AB" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Research </w:t>
             </w:r>
-            <w:r w:rsidR="006E0478" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="006E0478" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="000913AB" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="000913AB" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="14359837" w14:textId="77777777" w:rsidR="000913AB" w:rsidRPr="00EC13DA" w:rsidRDefault="000913AB" w:rsidP="00380B00">
+          <w:p w14:paraId="14359837" w14:textId="77777777" w:rsidR="000913AB" w:rsidRPr="004D6D9F" w:rsidRDefault="000913AB" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="026E36E8" w14:textId="77777777" w:rsidTr="00DE6822">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="026E36E8" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="427"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633F9105" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="633F9105" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="18AB65D4" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="18AB65D4" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000913AB" w:rsidRPr="00EC13DA" w14:paraId="1366AB58" w14:textId="77777777" w:rsidTr="00DE6822">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="72BA16C1" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593D214B" w14:textId="36F55914" w:rsidR="000913AB" w:rsidRPr="00EC13DA" w:rsidRDefault="0070090D" w:rsidP="00380B00">
+          <w:p w14:paraId="64C7FF72" w14:textId="0A5283AE" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...121 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
-            <w:r w:rsidR="006E0478" w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidR="006E0478" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ro</w:t>
             </w:r>
-            <w:r w:rsidR="0070090D" w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidR="0070090D" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">vider </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e.g. DataFirst</w:t>
             </w:r>
-            <w:r w:rsidR="0070090D" w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidR="0070090D" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="679FA642" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="679FA642" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="6B029634" w14:textId="77777777" w:rsidTr="008A4FFD">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="6B029634" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="437"/>
+          <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6753DF33" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="6753DF33" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Measures used for disclosure control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5051" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="17A689D6" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="17A689D6" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D494352" w14:textId="34695A33" w:rsidR="00BC1211" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="1C9FDA20" w14:textId="77777777" w:rsidR="002B4E18" w:rsidRPr="004D6D9F" w:rsidRDefault="002B4E18" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D494352" w14:textId="3AB4C1E9" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1211" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BC1211" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005E090F" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005E090F" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1211" w:rsidRPr="009C5322">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00BC1211" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Membership of Professional Associations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8595"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w14:paraId="18B1CF2B" w14:textId="77777777" w:rsidTr="00471232">
+      <w:tr w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w14:paraId="18B1CF2B" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="544"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27171D3D" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="27171D3D" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4767" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC97C49" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="00EC13DA" w:rsidRDefault="00BC1211" w:rsidP="00380B00">
+          <w:p w14:paraId="3CC97C49" w14:textId="77777777" w:rsidR="00BC1211" w:rsidRPr="004D6D9F" w:rsidRDefault="00BC1211" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73F57040" w14:textId="176506C5" w:rsidR="00BA15B3" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="2C1ECB1A" w14:textId="77777777" w:rsidR="002B4E18" w:rsidRPr="004D6D9F" w:rsidRDefault="002B4E18" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F57040" w14:textId="3B7FAD0E" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005E090F" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005E090F" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00196C46" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00196C46" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00BE11E3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BE11E3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">elevant </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>published research as main author or contributor</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t>(citation or link)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="499"/>
         <w:gridCol w:w="8516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003151A7" w:rsidRPr="00EC13DA" w14:paraId="615E1D2F" w14:textId="77777777" w:rsidTr="00196C46">
+      <w:tr w:rsidR="003151A7" w:rsidRPr="004D6D9F" w14:paraId="615E1D2F" w14:textId="77777777" w:rsidTr="002C53FB">
         <w:trPr>
-          <w:trHeight w:val="580"/>
+          <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BD4709" w14:textId="77777777" w:rsidR="003151A7" w:rsidRPr="00EC13DA" w:rsidRDefault="003151A7" w:rsidP="00380B00">
+          <w:p w14:paraId="10BD4709" w14:textId="77777777" w:rsidR="003151A7" w:rsidRPr="004D6D9F" w:rsidRDefault="003151A7" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485AE05D" w14:textId="77777777" w:rsidR="003151A7" w:rsidRPr="00EC13DA" w:rsidRDefault="003151A7" w:rsidP="00380B00">
+          <w:p w14:paraId="485AE05D" w14:textId="77777777" w:rsidR="003151A7" w:rsidRPr="004D6D9F" w:rsidRDefault="003151A7" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38AAE304" w14:textId="2AE5CAD1" w:rsidR="00E32FBD" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="405D1629" w14:textId="77777777" w:rsidR="002B4E18" w:rsidRPr="004D6D9F" w:rsidRDefault="002B4E18" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AAE304" w14:textId="34627631" w:rsidR="00E32FBD" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E32FBD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00E32FBD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">.5 Research </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00E32FBD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00E32FBD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">eam   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="499"/>
         <w:gridCol w:w="8516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E32FBD" w:rsidRPr="00EC13DA" w14:paraId="72181931" w14:textId="77777777" w:rsidTr="00380B00">
+      <w:tr w:rsidR="00E32FBD" w:rsidRPr="004D6D9F" w14:paraId="72181931" w14:textId="77777777" w:rsidTr="00380B00">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED3E580" w14:textId="18C2B874" w:rsidR="00E32FBD" w:rsidRPr="00EC13DA" w:rsidRDefault="00E32FBD" w:rsidP="00380B00">
+          <w:p w14:paraId="0ED3E580" w14:textId="18C2B874" w:rsidR="00E32FBD" w:rsidRPr="004D6D9F" w:rsidRDefault="00E32FBD" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List of co-researchers on your project</w:t>
             </w:r>
-            <w:r w:rsidR="003B189B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="003B189B" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="0095641B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="0095641B" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please note </w:t>
             </w:r>
-            <w:r w:rsidR="00330611" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>that any co-</w:t>
             </w:r>
-            <w:r w:rsidR="0095641B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="0095641B" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">researchers </w:t>
             </w:r>
-            <w:r w:rsidR="00330611" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00330611" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">who </w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">want to work in the </w:t>
             </w:r>
-            <w:r w:rsidR="006E5CA3" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="006E5CA3" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enclave</w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> must complete a</w:t>
             </w:r>
-            <w:r w:rsidR="003B189B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="003B189B" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> separate</w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> application </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E32FBD" w:rsidRPr="00EC13DA" w14:paraId="4D47CB2F" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00E32FBD" w:rsidRPr="004D6D9F" w14:paraId="4D47CB2F" w14:textId="77777777" w:rsidTr="009C5322">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218B67C3" w14:textId="77777777" w:rsidR="00E32FBD" w:rsidRPr="00EC13DA" w:rsidRDefault="00E32FBD" w:rsidP="00380B00">
+          <w:p w14:paraId="218B67C3" w14:textId="77777777" w:rsidR="00E32FBD" w:rsidRPr="004D6D9F" w:rsidRDefault="00E32FBD" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4723" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C185A29" w14:textId="77777777" w:rsidR="00E32FBD" w:rsidRPr="00EC13DA" w:rsidRDefault="00E32FBD" w:rsidP="00380B00">
+          <w:p w14:paraId="7C185A29" w14:textId="77777777" w:rsidR="00E32FBD" w:rsidRPr="004D6D9F" w:rsidRDefault="00E32FBD" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546777" w:rsidRPr="004D6D9F" w14:paraId="400F753A" w14:textId="77777777" w:rsidTr="009C5322">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="277" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6192AA1E" w14:textId="5A5C5633" w:rsidR="00546777" w:rsidRPr="004D6D9F" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4723" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52952DEB" w14:textId="77777777" w:rsidR="00546777" w:rsidRPr="004D6D9F" w:rsidRDefault="00546777" w:rsidP="004E7E51">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49403570" w14:textId="66A2465E" w:rsidR="007B3528" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="6907D9CC" w14:textId="77777777" w:rsidR="00546777" w:rsidRPr="004D6D9F" w:rsidRDefault="00546777" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CED160F" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A34DB06" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49403570" w14:textId="5E742ED0" w:rsidR="007B3528" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007B3528" w:rsidRPr="009C5322">
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CD13C8" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00CD13C8" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proposed </w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
-      <w:r w:rsidR="007B3528" w:rsidRPr="009C5322">
-        <w:t xml:space="preserve">Project </w:t>
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4EE507" w14:textId="4063F715" w:rsidR="00BA15B3" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="37B1410E" w14:textId="77777777" w:rsidR="004E7E51" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4EE507" w14:textId="64695365" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0019256D" w:rsidRPr="009C5322">
+      <w:r w:rsidR="0019256D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007B3528" w:rsidRPr="009C5322">
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0019256D" w:rsidRPr="009C5322">
+      <w:r w:rsidR="0019256D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Title of </w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">RADE </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">research project </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w14:paraId="52B4694B" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w14:paraId="52B4694B" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="132"/>
+          <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF922AF" w14:textId="77777777" w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w:rsidRDefault="00BA15B3" w:rsidP="00380B00">
+          <w:p w14:paraId="4AF922AF" w14:textId="77777777" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BA15B3" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E38344A" w14:textId="29C5F5E6" w:rsidR="00BA15B3" w:rsidRPr="009C5322" w:rsidRDefault="00BE1F8A" w:rsidP="009C5322">
+    <w:p w14:paraId="46006B5C" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E38344A" w14:textId="50D2E74E" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1F8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EC2E68" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00EC2E68" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007B3528" w:rsidRPr="009C5322">
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EC2E68" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00EC2E68" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">RADE </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>data requested</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B5B72" w:rsidRPr="00EC13DA" w14:paraId="235EC2C3" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="008B5B72" w:rsidRPr="004D6D9F" w14:paraId="235EC2C3" w14:textId="77777777" w:rsidTr="009C5322">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A26F3AB" w14:textId="77777777" w:rsidR="008B5B72" w:rsidRPr="00EC13DA" w:rsidRDefault="008B5B72" w:rsidP="00380B00">
+          <w:p w14:paraId="5A26F3AB" w14:textId="77777777" w:rsidR="008B5B72" w:rsidRPr="004D6D9F" w:rsidRDefault="008B5B72" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BD39966" w14:textId="4065D439" w:rsidR="00BA15B3" w:rsidRPr="009C5322" w:rsidRDefault="0036098B" w:rsidP="009C5322">
+    <w:p w14:paraId="023D9688" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD39966" w14:textId="192381F7" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="0036098B" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007B3528" w:rsidRPr="009C5322">
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007B3528" w:rsidRPr="009C5322">
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">data format(s) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w14:paraId="69270263" w14:textId="77777777" w:rsidTr="005358FD">
+      <w:tr w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w14:paraId="69270263" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="167"/>
+          <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB0B545" w14:textId="77777777" w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w:rsidRDefault="00BA15B3" w:rsidP="00380B00">
+          <w:p w14:paraId="6FB0B545" w14:textId="77777777" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00BA15B3" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18938694" w14:textId="6ABBCCEC" w:rsidR="003B70C0" w:rsidRPr="00EC13DA" w:rsidRDefault="003B70C0" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="0751604D" w14:textId="77777777" w:rsidR="00DD00A7" w:rsidRPr="004D6D9F" w:rsidRDefault="003B70C0" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following software is available </w:t>
+      </w:r>
+      <w:r w:rsidR="00673CC7" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00623A15" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8573C" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enclave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk189153905"/>
+      <w:r w:rsidR="00101A7D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adobe Reader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Microsoft Office Suite, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E66E7" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QGIS, </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A7D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPSS, Stata, </w:t>
+      </w:r>
+      <w:r w:rsidR="00101A7D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>StatTransfer, and Textpad.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00101A7D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please inform us if you require other software for your research, so that we can arrange for this to be installed before you start your research </w:t>
+      </w:r>
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the RADE</w:t>
+      </w:r>
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18938694" w14:textId="2AE3FC43" w:rsidR="003B70C0" w:rsidRPr="004D6D9F" w:rsidRDefault="005358FD" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9EA3D8" w14:textId="06E083ED" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="0036098B" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F6A" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3528" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00673CC7" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00673CC7" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>roposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57008BA1" w14:textId="6EF9CB94" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00354F6A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextBold"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide a</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0287" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detailed</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> description of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00673CC7" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aims and methods of the research you will conduct using the data </w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>available through the RADE</w:t>
+      </w:r>
+      <w:r w:rsidR="00673CC7" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="auto"/>
-[...186 lines deleted...]
-          <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Where your research is part of a larger project please give details of this project.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE6822" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00DE6822" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Note that assessment of your application may be delayed if you do not provide enough information for DataFirst to assess your research proposal.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9093" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9093"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00512B26" w:rsidRPr="00EC13DA" w14:paraId="52631440" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00512B26" w:rsidRPr="004D6D9F" w14:paraId="52631440" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="243"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED2A725" w14:textId="77777777" w:rsidR="008B5B72" w:rsidRPr="00EC13DA" w:rsidRDefault="008B5B72" w:rsidP="00380B00">
+          <w:p w14:paraId="5ED2A725" w14:textId="77777777" w:rsidR="008B5B72" w:rsidRPr="004D6D9F" w:rsidRDefault="008B5B72" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndentbold"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D97CDBF" w14:textId="067E5E36" w:rsidR="005358FD" w:rsidRPr="009C5322" w:rsidRDefault="0036098B" w:rsidP="009C5322">
+    <w:p w14:paraId="24C525FA" w14:textId="7B2D786F" w:rsidR="00810A8A" w:rsidRPr="004D6D9F" w:rsidRDefault="00810A8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="30"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D97CDBF" w14:textId="5DDA8FA2" w:rsidR="005358FD" w:rsidRPr="004D6D9F" w:rsidRDefault="0036098B" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C5322">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00354F6A" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00354F6A" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00354F6A" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00354F6A" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00380B00" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00380B00" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Need for</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> RADE </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="009C5322">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="009C5322">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F967C1" w14:textId="753008E5" w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w:rsidRDefault="00DD7D13" w:rsidP="00380B00">
+    <w:p w14:paraId="04644E8B" w14:textId="77777777" w:rsidR="00810A8A" w:rsidRPr="004D6D9F" w:rsidRDefault="00DD7D13" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyTextBold"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please explain</w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> why </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008A6270" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="008A6270" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> public </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">data available on DataFirst’s website </w:t>
       </w:r>
-      <w:r w:rsidR="008A6270" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="008A6270" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>are not sufficient for your research</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t xml:space="preserve">are not sufficient for your </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F967C1" w14:textId="69331D04" w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w:rsidRDefault="00810A8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextBold"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6270" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F73245D" w14:textId="77777777" w:rsidR="00810A8A" w:rsidRPr="004D6D9F" w:rsidRDefault="00810A8A" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextBold"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-39" w:tblpY="-42"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w14:paraId="405854FE" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w14:paraId="405854FE" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6455883C" w14:textId="77777777" w:rsidR="00512B26" w:rsidRPr="00EC13DA" w:rsidRDefault="00512B26" w:rsidP="00380B00">
+          <w:p w14:paraId="6455883C" w14:textId="77777777" w:rsidR="00512B26" w:rsidRPr="004D6D9F" w:rsidRDefault="00512B26" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17C15D08" w14:textId="0BD4549F" w:rsidR="00C92111" w:rsidRPr="00092A57" w:rsidRDefault="0036098B" w:rsidP="00092A57">
+    <w:p w14:paraId="0482499C" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A57">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C15D08" w14:textId="48C33984" w:rsidR="00C92111" w:rsidRPr="004D6D9F" w:rsidRDefault="0036098B" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C92111" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00C92111" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="00092A57">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00C92111" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00C92111" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Research </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="0089653A" w:rsidRPr="00092A57">
+      <w:r w:rsidR="0089653A" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>esults</w:t>
       </w:r>
-      <w:r w:rsidR="00C92111" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00C92111" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701ABDB1" w14:textId="216C96D9" w:rsidR="00C92111" w:rsidRPr="00EC13DA" w:rsidRDefault="00C92111" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="701ABDB1" w14:textId="216C96D9" w:rsidR="00C92111" w:rsidRPr="004D6D9F" w:rsidRDefault="00C92111" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:r w:rsidR="0089653A" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="0089653A" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the intended </w:t>
       </w:r>
-      <w:r w:rsidR="000352DA" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>research output</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
-      <w:r w:rsidR="000352DA" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your work in the RADE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0089653A" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="0089653A" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">government report, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">working paper, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal article</w:t>
       </w:r>
-      <w:r w:rsidR="0089653A" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="0089653A" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Honours/</w:t>
       </w:r>
-      <w:r w:rsidR="0089653A" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="0089653A" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Master’s</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="002E2AB3" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="002E2AB3" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PhD </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>thesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14679800" w14:textId="77777777" w:rsidR="00380B00" w:rsidRPr="00EC13DA" w:rsidRDefault="00380B00" w:rsidP="00380B00">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="14679800" w14:textId="77777777" w:rsidR="00380B00" w:rsidRPr="004D6D9F" w:rsidRDefault="00380B00" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92111" w:rsidRPr="00EC13DA" w14:paraId="18EA9C03" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00C92111" w:rsidRPr="004D6D9F" w14:paraId="18EA9C03" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="577"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEC1B92" w14:textId="77777777" w:rsidR="00C92111" w:rsidRPr="00EC13DA" w:rsidRDefault="00C92111" w:rsidP="00380B00">
+          <w:p w14:paraId="4CEC1B92" w14:textId="77777777" w:rsidR="00C92111" w:rsidRPr="004D6D9F" w:rsidRDefault="00C92111" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B6FEF1C" w14:textId="35661414" w:rsidR="00DD7D13" w:rsidRPr="00092A57" w:rsidRDefault="0036098B" w:rsidP="00092A57">
+    <w:p w14:paraId="03D20476" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A57">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6FEF1C" w14:textId="5D0E2C9A" w:rsidR="00DD7D13" w:rsidRPr="004D6D9F" w:rsidRDefault="0036098B" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7D13" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00DD7D13" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="00092A57">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7D13" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00DD7D13" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Import</w:t>
       </w:r>
-      <w:r w:rsidR="005358FD" w:rsidRPr="00092A57">
+      <w:r w:rsidR="005358FD" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7D13" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00DD7D13" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7D13" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00DD7D13" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">ata  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10350514" w14:textId="09892B74" w:rsidR="00DD7D13" w:rsidRPr="00EC13DA" w:rsidRDefault="00DD7D13" w:rsidP="00380B00">
+    <w:p w14:paraId="409BD46B" w14:textId="51E97767" w:rsidR="00CC4446" w:rsidRPr="004D6D9F" w:rsidRDefault="00DD7D13" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyTextBold"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe any data you </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4446" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00CC4446" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>would like imported</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> into the </w:t>
       </w:r>
-      <w:r w:rsidR="000352DA" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RADE environment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to use for your research</w:t>
       </w:r>
-      <w:r w:rsidR="00C92111" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00C92111" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Please confirm that you have permission to use this data for your research</w:t>
       </w:r>
-      <w:r w:rsidR="00CC4446" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00CC4446" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please also confirm that you already have the data to send to us to add to your RADE account. </w:t>
       </w:r>
-      <w:r w:rsidR="00C92111" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00C92111" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specify whether you will be able to deposit this data with </w:t>
       </w:r>
-      <w:r w:rsidR="000352DA" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DataFirst</w:t>
       </w:r>
-      <w:r w:rsidR="00C92111" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00C92111" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to share with other researchers</w:t>
       </w:r>
-      <w:r w:rsidR="00380B00" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00380B00" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the RADE or online.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="001343B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4446" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t xml:space="preserve">Please identify any </w:t>
+      </w:r>
+      <w:r w:rsidR="001343B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please identify any DataFirst data you would like to be added to your RADE account.</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t xml:space="preserve">publicly available </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4446" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t>DataFirst data you would like to be added to your RADE account.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E51">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4446" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOTE: Applicants will not be registered until they confirm they have all the data they wish to link with the restricted-access data in the RADE environment.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7D13" w:rsidRPr="00EC13DA" w14:paraId="629E7F8E" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00DD7D13" w:rsidRPr="004D6D9F" w14:paraId="629E7F8E" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="349"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF6DD8E" w14:textId="77777777" w:rsidR="00DD7D13" w:rsidRPr="00EC13DA" w:rsidRDefault="00DD7D13" w:rsidP="00380B00">
+          <w:p w14:paraId="5DF6DD8E" w14:textId="77777777" w:rsidR="00DD7D13" w:rsidRPr="004D6D9F" w:rsidRDefault="00DD7D13" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="759044CC" w14:textId="06DC542A" w:rsidR="006532C4" w:rsidRPr="00092A57" w:rsidRDefault="00D673D4" w:rsidP="00092A57">
+    <w:p w14:paraId="610F8A29" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759044CC" w14:textId="2C3421C9" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="00D673D4" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00380B00" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00380B00" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00092A57">
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Research </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00092A57">
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">ommissioning or </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00092A57">
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ponsorship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C51D0FB" w14:textId="5D391B71" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+    <w:p w14:paraId="7C51D0FB" w14:textId="5D391B71" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyTextBold"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">your research is </w:t>
       </w:r>
-      <w:r w:rsidR="0096308C" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="0096308C" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">commissioned or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fund</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, please provide the name and address of the institution commissioning or funding your research </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9159" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006532C4" w:rsidRPr="00EC13DA" w14:paraId="4292B864" w14:textId="77777777" w:rsidTr="000352DA">
+      <w:tr w:rsidR="006532C4" w:rsidRPr="004D6D9F" w14:paraId="4292B864" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="623"/>
+          <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="322EA593" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="322EA593" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11B8B2D1" w14:textId="79B44FC3" w:rsidR="006532C4" w:rsidRPr="00092A57" w:rsidRDefault="00D673D4" w:rsidP="00092A57">
+    <w:p w14:paraId="5FFEF387" w14:textId="77777777" w:rsidR="002B4E18" w:rsidRPr="004D6D9F" w:rsidRDefault="002B4E18" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A57">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B8B2D1" w14:textId="52D16193" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="00D673D4" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00380B00" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00380B00" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00092A57">
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Duration of </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00092A57">
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ccess</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B0B146" w14:textId="6F85D2D8" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="009C5322" w:rsidP="00380B00">
+    <w:p w14:paraId="75B0B146" w14:textId="6F85D2D8" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="009C5322" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need </w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to extend </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> period of access, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>please inform</w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DataFirst </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at lease </w:t>
       </w:r>
-      <w:r w:rsidR="006532C4" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="006532C4" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one week prior to the expiry of your research project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A75562" w14:textId="77777777" w:rsidR="00A87F10" w:rsidRPr="00EC13DA" w:rsidRDefault="00A87F10" w:rsidP="00380B00">
+    <w:p w14:paraId="22A75562" w14:textId="77777777" w:rsidR="00A87F10" w:rsidRPr="004D6D9F" w:rsidRDefault="00A87F10" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006532C4" w:rsidRPr="00EC13DA" w14:paraId="78C27488" w14:textId="77777777" w:rsidTr="00CC4446">
+      <w:tr w:rsidR="006532C4" w:rsidRPr="004D6D9F" w14:paraId="78C27488" w14:textId="77777777" w:rsidTr="00CC4446">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C6A716" w14:textId="15D0E78F" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="54C6A716" w14:textId="15D0E78F" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6404D58D" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="6404D58D" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288164E8" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="288164E8" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0708D43A" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="0708D43A" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006532C4" w:rsidRPr="00EC13DA" w14:paraId="4FC8000D" w14:textId="77777777" w:rsidTr="00CC4446">
+      <w:tr w:rsidR="006532C4" w:rsidRPr="004D6D9F" w14:paraId="4FC8000D" w14:textId="77777777" w:rsidTr="00CC4446">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56FD7FD7" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="56FD7FD7" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561E2D73" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="561E2D73" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC28684" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="5EC28684" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67AF6BD0" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="67AF6BD0" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006532C4" w:rsidRPr="00EC13DA" w14:paraId="45915CB5" w14:textId="77777777" w:rsidTr="00CC4446">
+      <w:tr w:rsidR="006532C4" w:rsidRPr="004D6D9F" w14:paraId="45915CB5" w14:textId="77777777" w:rsidTr="00CC4446">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B6C55E" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="46B6C55E" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBE8E66" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="6CBE8E66" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6569C46E" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="6569C46E" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A1A706" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="00EC13DA" w:rsidRDefault="006532C4" w:rsidP="00380B00">
+          <w:p w14:paraId="25A1A706" w14:textId="77777777" w:rsidR="006532C4" w:rsidRPr="004D6D9F" w:rsidRDefault="006532C4" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B21D0F6" w14:textId="13BA1EE3" w:rsidR="000352DA" w:rsidRPr="00092A57" w:rsidRDefault="000352DA" w:rsidP="00092A57">
+    <w:p w14:paraId="2F15869C" w14:textId="77777777" w:rsidR="004E7E51" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A57">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024AC482" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F4C67C" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B7733F" w14:textId="1B2CC5C5" w:rsidR="002947D6" w:rsidRDefault="002947D6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:kern w:val="30"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B21D0F6" w14:textId="046F7A67" w:rsidR="000352DA" w:rsidRPr="004D6D9F" w:rsidRDefault="000352DA" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3. Output</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA6345E" w14:textId="79566027" w:rsidR="00641CC1" w:rsidRPr="00092A57" w:rsidRDefault="00D673D4" w:rsidP="00092A57">
+    <w:p w14:paraId="2C4CABB0" w14:textId="77777777" w:rsidR="004E7E51" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A57">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA6345E" w14:textId="67D9DEFE" w:rsidR="00641CC1" w:rsidRPr="004D6D9F" w:rsidRDefault="00D673D4" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00641CC1" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00641CC1" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="0096308C" w:rsidRPr="00092A57">
+      <w:r w:rsidR="0096308C" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Intended </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="0096308C" w:rsidRPr="00092A57">
+      <w:r w:rsidR="0096308C" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">utput from your </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">RADE </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="0096308C" w:rsidRPr="00092A57">
+      <w:r w:rsidR="0096308C" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">esearch </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7533C287" w14:textId="56EAE5A2" w:rsidR="00641CC1" w:rsidRPr="00EC13DA" w:rsidRDefault="00641CC1" w:rsidP="00380B00">
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="7533C287" w14:textId="3572D486" w:rsidR="00641CC1" w:rsidRPr="004D6D9F" w:rsidRDefault="00641CC1" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:outlineLvl w:val="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the files you </w:t>
       </w:r>
-      <w:r w:rsidR="00A87F10" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00A87F10" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will request DataFirst to send you</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on completion of your research</w:t>
       </w:r>
-      <w:r w:rsidR="00A87F10" w:rsidRPr="00EC13DA">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> in the RADE</w:t>
+      <w:r w:rsidR="00A87F10" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the R</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6D9F" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emote Access Data Enclave</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA15B3" w:rsidRPr="00EC13DA" w14:paraId="32E2E82B" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00BA15B3" w:rsidRPr="004D6D9F" w14:paraId="32E2E82B" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="306"/>
+          <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB46711" w14:textId="77777777" w:rsidR="00E02A96" w:rsidRPr="00EC13DA" w:rsidRDefault="00E02A96" w:rsidP="00380B00">
+          <w:p w14:paraId="5BB46711" w14:textId="77777777" w:rsidR="00E02A96" w:rsidRPr="004D6D9F" w:rsidRDefault="00E02A96" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="147F0C49" w14:textId="77777777" w:rsidR="00CC4446" w:rsidRPr="00EC13DA" w:rsidRDefault="00CC4446" w:rsidP="00380B00">
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="68F92808" w14:textId="7D24C1F6" w:rsidR="00F646DB" w:rsidRPr="004D6D9F" w:rsidRDefault="0096308C" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:outlineLvl w:val="1"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTE: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t>Research output means papers for publication or presentation, and syntax files. These must be placed</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3971" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Research output means papers for publication or presentation, and syntax files. These must be placed</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t>in your</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3971" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in your</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> Output </w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Output </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3971" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t>older in your directory</w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>older in your directory</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> along with a completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00F646DB" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> along with a completed</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> Output Request Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00810A8A" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Output Request Form</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> available in the folder.</w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> You can notify DataFirst that you have output for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87F10" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t>statistical disclosure control</w:t>
+      </w:r>
+      <w:r w:rsidR="000352DA" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You can notify DataFirst that you have output for </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>statistical disclosure control</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t xml:space="preserve">by emailing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00810A8A" w:rsidRPr="004D6D9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:kern w:val="30"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>lynn.woolfrey@uct.ac.za</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00810A8A" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+      <w:r w:rsidR="00244B6D" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">by emailing </w:t>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
+        <w:t>Vetted research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="007C92"/>
           <w:kern w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> output will be emailed to you. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794F3F54" w14:textId="67E8787E" w:rsidR="00DD30B6" w:rsidRPr="00092A57" w:rsidRDefault="00D673D4" w:rsidP="00092A57">
+    <w:p w14:paraId="30E2A2D5" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A57">
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794F3F54" w14:textId="252C55C1" w:rsidR="00DD30B6" w:rsidRPr="004D6D9F" w:rsidRDefault="00D673D4" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00395D49" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00395D49" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">.2 New </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00395D49" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00395D49" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">ariables </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7175"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="1035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00395D49" w:rsidRPr="00EC13DA" w14:paraId="44FA27D9" w14:textId="77777777" w:rsidTr="00395D49">
+      <w:tr w:rsidR="00395D49" w:rsidRPr="004D6D9F" w14:paraId="44FA27D9" w14:textId="77777777" w:rsidTr="00395D49">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7175" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703D83FB" w14:textId="6ECDB5B7" w:rsidR="00395D49" w:rsidRPr="00EC13DA" w:rsidRDefault="00395D49" w:rsidP="00380B00">
+          <w:p w14:paraId="703D83FB" w14:textId="6ECDB5B7" w:rsidR="00395D49" w:rsidRPr="004D6D9F" w:rsidRDefault="00395D49" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will you be creating new variables from your </w:t>
             </w:r>
-            <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">RADE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>research?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02FD27CD" w14:textId="77777777" w:rsidR="00395D49" w:rsidRPr="00EC13DA" w:rsidRDefault="00395D49" w:rsidP="00380B00">
+          <w:p w14:paraId="02FD27CD" w14:textId="77777777" w:rsidR="00395D49" w:rsidRPr="004D6D9F" w:rsidRDefault="00395D49" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44ECA170" w14:textId="77777777" w:rsidR="00395D49" w:rsidRPr="00EC13DA" w:rsidRDefault="00395D49" w:rsidP="00380B00">
+          <w:p w14:paraId="44ECA170" w14:textId="77777777" w:rsidR="00395D49" w:rsidRPr="004D6D9F" w:rsidRDefault="00395D49" w:rsidP="004E7E51">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...2 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BD7785D" w14:textId="111C8D94" w:rsidR="00DD30B6" w:rsidRPr="00EC13DA" w:rsidRDefault="00244B6D" w:rsidP="00380B00">
+    <w:p w14:paraId="4BD7785D" w14:textId="111C8D94" w:rsidR="00DD30B6" w:rsidRPr="004D6D9F" w:rsidRDefault="00244B6D" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyTextBold"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are creating new variables, d</w:t>
       </w:r>
-      <w:r w:rsidR="002B3608" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="002B3608" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">escribe </w:t>
       </w:r>
-      <w:r w:rsidR="00395D49" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00395D49" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the process of generating these new variables</w:t>
       </w:r>
-      <w:r w:rsidR="00B9408B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00B9408B" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9024" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9024"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B3608" w:rsidRPr="00EC13DA" w14:paraId="740D91E1" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="002B3608" w:rsidRPr="004D6D9F" w14:paraId="740D91E1" w14:textId="77777777" w:rsidTr="00810A8A">
         <w:trPr>
-          <w:trHeight w:val="473"/>
+          <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D8ED1F" w14:textId="77777777" w:rsidR="002B3608" w:rsidRPr="00EC13DA" w:rsidRDefault="002B3608" w:rsidP="00380B00">
+          <w:p w14:paraId="43D8ED1F" w14:textId="77777777" w:rsidR="002B3608" w:rsidRPr="004D6D9F" w:rsidRDefault="002B3608" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyTextBold"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
-                <w:color w:val="31849B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47A259DA" w14:textId="43FC9B2C" w:rsidR="002B3608" w:rsidRPr="00EC13DA" w:rsidRDefault="002B3608" w:rsidP="00380B00">
+    <w:p w14:paraId="47A259DA" w14:textId="3937D8B2" w:rsidR="002B3608" w:rsidRPr="004D6D9F" w:rsidRDefault="002B3608" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyTextBold"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> new variables</w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you intend to produce</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9101" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2297"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B9408B" w:rsidRPr="00EC13DA" w14:paraId="69248D55" w14:textId="77777777" w:rsidTr="00F06C1F">
+      <w:tr w:rsidR="00B9408B" w:rsidRPr="004D6D9F" w14:paraId="69248D55" w14:textId="77777777" w:rsidTr="00F06C1F">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="565DB3A3" w14:textId="77777777" w:rsidR="00B9408B" w:rsidRPr="00EC13DA" w:rsidRDefault="006E0478" w:rsidP="00C87CF4">
+          <w:p w14:paraId="565DB3A3" w14:textId="77777777" w:rsidR="00B9408B" w:rsidRPr="004D6D9F" w:rsidRDefault="006E0478" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Variable name      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A5DD670" w14:textId="7CA3DDA7" w:rsidR="006E0478" w:rsidRPr="00EC13DA" w:rsidRDefault="006E0478" w:rsidP="00C87CF4">
+          <w:p w14:paraId="3A5DD670" w14:textId="7CA3DDA7" w:rsidR="006E0478" w:rsidRPr="004D6D9F" w:rsidRDefault="006E0478" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF86326" w14:textId="07FCEB19" w:rsidR="00B9408B" w:rsidRPr="00EC13DA" w:rsidRDefault="006E0478" w:rsidP="00C87CF4">
+          <w:p w14:paraId="3CF86326" w14:textId="07FCEB19" w:rsidR="00B9408B" w:rsidRPr="004D6D9F" w:rsidRDefault="006E0478" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Variable label</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="20008831" w14:textId="7E02D455" w:rsidR="00B9408B" w:rsidRPr="00EC13DA" w:rsidRDefault="006E0478" w:rsidP="00C87CF4">
+          <w:p w14:paraId="20008831" w14:textId="7E02D455" w:rsidR="00B9408B" w:rsidRPr="004D6D9F" w:rsidRDefault="006E0478" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Variable range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F757C0B" w14:textId="598F270A" w:rsidR="00B9408B" w:rsidRPr="00EC13DA" w:rsidRDefault="006E0478" w:rsidP="00C87CF4">
+          <w:p w14:paraId="4F757C0B" w14:textId="598F270A" w:rsidR="00B9408B" w:rsidRPr="004D6D9F" w:rsidRDefault="006E0478" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Derived from which variables?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870004" w:rsidRPr="00EC13DA" w14:paraId="1453CC54" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00870004" w:rsidRPr="004D6D9F" w14:paraId="1453CC54" w14:textId="77777777" w:rsidTr="009C5322">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4EDFD4" w14:textId="3C5F62D2" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="3A4EDFD4" w14:textId="3C5F62D2" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:r w:rsidR="00C82B42" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00C82B42" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distance_to_clinic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EED9BB5" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="7EED9BB5" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g. Distance in km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7B6AD5" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="7C7B6AD5" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g. 0km-100km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25BE65CA" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="25BE65CA" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g. GPS coordinates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870004" w:rsidRPr="00EC13DA" w14:paraId="751C6887" w14:textId="77777777" w:rsidTr="00F06C1F">
+      <w:tr w:rsidR="00870004" w:rsidRPr="004D6D9F" w14:paraId="751C6887" w14:textId="77777777" w:rsidTr="00F06C1F">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD2731A" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="6DD2731A" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D969C50" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="3D969C50" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F78A3E" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="55F78A3E" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="147F5CEB" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="00EC13DA" w:rsidRDefault="00870004" w:rsidP="00C87CF4">
+          <w:p w14:paraId="147F5CEB" w14:textId="77777777" w:rsidR="00870004" w:rsidRPr="004D6D9F" w:rsidRDefault="00870004" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AB19AE2" w14:textId="77777777" w:rsidR="009C5322" w:rsidRDefault="009C5322" w:rsidP="00244B6D">
+    <w:p w14:paraId="2FF70677" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc292874996"/>
       <w:bookmarkStart w:id="6" w:name="_Toc315104707"/>
     </w:p>
-    <w:p w14:paraId="61133B47" w14:textId="77777777" w:rsidR="009C5322" w:rsidRDefault="009C5322">
-[...7 lines deleted...]
-          <w:kern w:val="30"/>
+    <w:p w14:paraId="4E63A4E8" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-        <w:br w:type="page"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D033F3" w14:textId="2A8F9350" w:rsidR="00BA15B3" w:rsidRPr="00092A57" w:rsidRDefault="00D673D4" w:rsidP="00092A57">
+    <w:p w14:paraId="05D0F90C" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D033F3" w14:textId="5FBA36B0" w:rsidR="00BA15B3" w:rsidRDefault="00D673D4" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="001B700F" w:rsidRPr="00092A57">
+      <w:r w:rsidR="001B700F" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00BA15B3" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00BA15B3" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="009E22EE" w:rsidRPr="00092A57">
+      <w:r w:rsidR="009E22EE" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidR="00674693" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00674693" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="009E22EE" w:rsidRPr="00092A57">
+      <w:r w:rsidR="009E22EE" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>esearcher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6265B35D" w14:textId="7F5FDC06" w:rsidR="000A7413" w:rsidRPr="00EC13DA" w:rsidRDefault="000A7413" w:rsidP="00380B00">
+    <w:p w14:paraId="267AFB06" w14:textId="77777777" w:rsidR="004E7E51" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6265B35D" w14:textId="288C3932" w:rsidR="000A7413" w:rsidRPr="004D6D9F" w:rsidRDefault="000A7413" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this </w:t>
       </w:r>
-      <w:r w:rsidR="00C20BF3" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00C20BF3" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eclaration, you are confirming</w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729ED890" w14:textId="77777777" w:rsidR="000A7413" w:rsidRPr="00EC13DA" w:rsidRDefault="00AB3C43" w:rsidP="00380B00">
+    <w:p w14:paraId="729ED890" w14:textId="77777777" w:rsidR="000A7413" w:rsidRPr="004D6D9F" w:rsidRDefault="00AB3C43" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="000A7413" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000A7413" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> information you provide to support your application</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is accurate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50545572" w14:textId="730B9047" w:rsidR="00A34410" w:rsidRPr="00EC13DA" w:rsidRDefault="00366723" w:rsidP="00380B00">
+    <w:p w14:paraId="50545572" w14:textId="730B9047" w:rsidR="00A34410" w:rsidRPr="004D6D9F" w:rsidRDefault="00366723" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidR="000A7413" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000A7413" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will abide by </w:t>
       </w:r>
-      <w:r w:rsidR="00903F49" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00903F49" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="000A7413" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="000A7413" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RADE </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4B01" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00CF4B01" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>access and use requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051452EA" w14:textId="5D6F706C" w:rsidR="00B528C1" w:rsidRPr="00EC13DA" w:rsidRDefault="00B528C1" w:rsidP="00380B00">
+    <w:p w14:paraId="051452EA" w14:textId="5D6F706C" w:rsidR="00B528C1" w:rsidRPr="004D6D9F" w:rsidRDefault="00B528C1" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You will cite the </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="00F2535B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00F2535B" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>publi</w:t>
       </w:r>
-      <w:r w:rsidR="00F2535B" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00F2535B" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cation</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s with </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4B01" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00CF4B01" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recommended citation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570BE42C" w14:textId="09A92E76" w:rsidR="00CF4B01" w:rsidRPr="00EC13DA" w:rsidRDefault="00B528C1" w:rsidP="00CF4B01">
+    <w:p w14:paraId="570BE42C" w14:textId="09A92E76" w:rsidR="00CF4B01" w:rsidRPr="004D6D9F" w:rsidRDefault="00B528C1" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You will provide DataFirst with a </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">link to any research publications </w:t>
       </w:r>
-      <w:r w:rsidR="00A34410" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00A34410" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">from your RADE </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">based </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4B01" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00CF4B01" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
-      <w:r w:rsidR="00A34410" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="00A34410" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268EEFF9" w14:textId="77777777" w:rsidR="00CF4B01" w:rsidRPr="00EC13DA" w:rsidRDefault="00CF4B01" w:rsidP="00CF4B01">
+    <w:p w14:paraId="268EEFF9" w14:textId="77777777" w:rsidR="00CF4B01" w:rsidRPr="004D6D9F" w:rsidRDefault="00CF4B01" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C5DDC4" w14:textId="0EB3A73B" w:rsidR="00CF4B01" w:rsidRPr="00EC13DA" w:rsidRDefault="00CF4B01" w:rsidP="00CF4B01">
+    <w:p w14:paraId="060F2007" w14:textId="33DA8BD1" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00CF4B01" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120"/>
-[...3 lines deleted...]
-          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+        <w:t>RADE access and use requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6D9F" w:rsidRPr="004D6D9F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>RADE access and use requirements</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1A38" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>To obtain access to our secure RADE environment you must agree that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060F2007" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="0D4C6A10" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:bookmarkStart w:id="7" w:name="2.__The_5_Safes"/>
+      <w:bookmarkStart w:id="8" w:name="_bookmark1"/>
+      <w:bookmarkStart w:id="9" w:name="3.__First_steps"/>
+      <w:bookmarkStart w:id="10" w:name="_bookmark2"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>To obtain access to our secure RADE environment you must agree that:</w:t>
+        <w:t>You will attend a virtual RADE information session with DataFirst’s RADE administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4C6A10" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="478DA029" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="2.__The_5_Safes"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>You will attend a virtual RADE information session with DataFirst’s RADE administrator</w:t>
+        <w:t>The device you use for accessing the RADE will be one managed by your institution or a third party on behalf of your institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478DA029" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="1F460F27" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The device you use for accessing the RADE will be one managed by your institution or a third party on behalf of your institution</w:t>
+        <w:t>You have anti-virus and anti-malware software installed on your device</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F460F27" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="5DBFFEDE" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>You have anti-virus and anti-malware software installed on your device</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>You will not share your RADE logins with anyone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBFFEDE" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="29A1713A" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>You will not share your RADE logins with anyone</w:t>
+        <w:t xml:space="preserve">You will ensure your user logins are not saved by your web browser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A1713A" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="31818B19" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will ensure your user logins are not saved by your web browser </w:t>
+        <w:t>The network interface used to access the RADE will be the only active service during your RADE session</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31818B19" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="51C20D6E" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The network interface used to access the RADE will be the only active service during your RADE session</w:t>
+        <w:t>No screen capture tools will be running on the device during remote access</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C20D6E" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="1C8A1C84" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>No screen capture tools will be running on the device during remote access</w:t>
+        <w:t>Your screen will be locked when unattended</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8A1C84" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="37AA6367" w14:textId="2A7203FC" w:rsidR="00745607" w:rsidRPr="004D6D9F" w:rsidRDefault="00745607" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Your screen will be locked when unattended</w:t>
+        <w:t>You agree to your remote desktop being monitored by surveillance software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AA6367" w14:textId="2A7203FC" w:rsidR="00745607" w:rsidRPr="00EC13DA" w:rsidRDefault="00745607" w:rsidP="00BE1A38">
+    <w:p w14:paraId="7974A87A" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="004D6D9F" w:rsidRDefault="00BE1A38" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>You agree to your remote desktop being monitored by surveillance software</w:t>
+        <w:t xml:space="preserve">You will not attempt to identify data subjects in the data </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7974A87A" w14:textId="77777777" w:rsidR="00BE1A38" w:rsidRPr="00EC13DA" w:rsidRDefault="00BE1A38" w:rsidP="00BE1A38">
+    <w:p w14:paraId="7422CBCB" w14:textId="2DD4F1B6" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will not attempt to identify data subjects in the data </w:t>
+        <w:t>You will cite the dataset in any publications based on the data using the citation given in the metadata record</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6D9F" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the dataset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4949594F" w14:textId="39D5FD1E" w:rsidR="009C5322" w:rsidRDefault="009C5322">
+    <w:p w14:paraId="4F90EE81" w14:textId="65D74D09" w:rsidR="004E7E51" w:rsidRDefault="00175526" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>You will send DataFirst a link to any publications based on the data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB3522D" w14:textId="1FABDC54" w:rsidR="004E7E51" w:rsidRDefault="004E7E51">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1027E4" w14:textId="77777777" w:rsidR="00175526" w:rsidRPr="004D6D9F" w:rsidRDefault="00175526" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3262"/>
         <w:gridCol w:w="5901"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="361CAE46" w14:textId="77777777" w:rsidTr="00FF4BF1">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="361CAE46" w14:textId="77777777" w:rsidTr="00FF4BF1">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02B04D4B" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="02B04D4B" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Researcher</w:t>
             </w:r>
-            <w:r w:rsidR="00893E33" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00893E33" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">s Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4091D81D" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="4091D81D" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="20E8D674" w14:textId="77777777" w:rsidTr="00FF4BF1">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="20E8D674" w14:textId="77777777" w:rsidTr="00FF4BF1">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055686D4" w14:textId="3D4E61EE" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="055686D4" w14:textId="3D4E61EE" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="00022CD5" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00022CD5" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF4BF1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00FF4BF1" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00022CD5" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00022CD5" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>digital signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="637F2CDC" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="637F2CDC" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57257" w:rsidRPr="00EC13DA" w14:paraId="44C0FE6E" w14:textId="77777777" w:rsidTr="00301681">
+      <w:tr w:rsidR="00B57257" w:rsidRPr="004D6D9F" w14:paraId="44C0FE6E" w14:textId="77777777" w:rsidTr="00301681">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E9F5D3" w14:textId="5E04CE27" w:rsidR="00B57257" w:rsidRPr="00EC13DA" w:rsidRDefault="00B57257" w:rsidP="00380B00">
+          <w:p w14:paraId="46E9F5D3" w14:textId="5E04CE27" w:rsidR="00B57257" w:rsidRPr="004D6D9F" w:rsidRDefault="00B57257" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="00244B6D" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00244B6D" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (yyyy-mm-dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3220" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18886CC2" w14:textId="77777777" w:rsidR="00B57257" w:rsidRPr="00EC13DA" w:rsidRDefault="00B57257" w:rsidP="00380B00">
+          <w:p w14:paraId="18886CC2" w14:textId="77777777" w:rsidR="00B57257" w:rsidRPr="004D6D9F" w:rsidRDefault="00B57257" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="038B172A" w14:textId="77777777" w:rsidR="006C05B9" w:rsidRPr="00EC13DA" w:rsidRDefault="006C05B9" w:rsidP="00380B00">
+    <w:p w14:paraId="038B172A" w14:textId="77777777" w:rsidR="006C05B9" w:rsidRPr="004D6D9F" w:rsidRDefault="006C05B9" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-ZA"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006C05B9" w:rsidRPr="00EC13DA" w:rsidSect="00196392">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId18"/>
+        <w:sectPr w:rsidR="006C05B9" w:rsidRPr="004D6D9F" w:rsidSect="00196392">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="879" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5110" w:type="pct"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="5952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w14:paraId="0F3A1E09" w14:textId="77777777" w:rsidTr="00FF4BF1">
+      <w:tr w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w14:paraId="0F3A1E09" w14:textId="77777777" w:rsidTr="004D6D9F">
         <w:trPr>
-          <w:trHeight w:val="506"/>
+          <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36F9262B" w14:textId="093DAE8B" w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w:rsidRDefault="00030EDF" w:rsidP="00380B00">
+          <w:p w14:paraId="36F9262B" w14:textId="093DAE8B" w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w:rsidRDefault="00030EDF" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Your Institution’s Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w14:paraId="3F9ECDFA" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w14:paraId="3F9ECDFA" w14:textId="77777777" w:rsidTr="004D6D9F">
         <w:trPr>
-          <w:trHeight w:val="570"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7080DD87" w14:textId="363D8640" w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="7080DD87" w14:textId="363D8640" w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ABF8004" w14:textId="77777777" w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="1ABF8004" w14:textId="77777777" w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="15C6EFEF" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="15C6EFEF" w14:textId="77777777" w:rsidTr="004D6D9F">
         <w:trPr>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F77F483" w14:textId="75C58671" w:rsidR="006C05B9" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="1F77F483" w14:textId="75C58671" w:rsidR="006C05B9" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57EC0D4C" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="57EC0D4C" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="1973A235" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="1973A235" w14:textId="77777777" w:rsidTr="009C5322">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BEF56B4" w14:textId="4A2F8F4A" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="0BEF56B4" w14:textId="4A2F8F4A" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="005C60AC" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="005C60AC" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> yyyy-mm-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77DDF7AD" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="77DDF7AD" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w14:paraId="0EC04006" w14:textId="77777777" w:rsidTr="00FF4BF1">
+      <w:tr w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w14:paraId="0EC04006" w14:textId="77777777" w:rsidTr="00FF4BF1">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="591B7E11" w14:textId="3958D647" w:rsidR="00C45AAA" w:rsidRPr="00EC13DA" w:rsidRDefault="00FF4BF1" w:rsidP="00380B00">
+          <w:p w14:paraId="591B7E11" w14:textId="3958D647" w:rsidR="00C45AAA" w:rsidRPr="004D6D9F" w:rsidRDefault="00FF4BF1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Your S</w:t>
             </w:r>
-            <w:r w:rsidR="00030EDF" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00030EDF" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">upervisor </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>(Students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="3C76A5EE" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="3C76A5EE" w14:textId="77777777" w:rsidTr="009C5322">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04229690" w14:textId="23FA5381" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="04229690" w14:textId="23FA5381" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF6B47B" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="3DF6B47B" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="137DB860" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="137DB860" w14:textId="77777777" w:rsidTr="004D6D9F">
         <w:trPr>
-          <w:trHeight w:val="564"/>
+          <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC86DBC" w14:textId="7B00AEC1" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="2EC86DBC" w14:textId="7B00AEC1" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A2689B5" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="5A2689B5" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="1A12B3BE" w14:textId="77777777" w:rsidTr="009C5322">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="1A12B3BE" w14:textId="77777777" w:rsidTr="009C5322">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="591709A0" w14:textId="7CC3ADA1" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="00C45AAA" w:rsidP="00380B00">
+          <w:p w14:paraId="591709A0" w14:textId="7CC3ADA1" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="00C45AAA" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="005C60AC" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="005C60AC" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> yyyy-mm-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D9154A" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00380B00">
+          <w:p w14:paraId="63D9154A" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A863D2A" w14:textId="4AA7D934" w:rsidR="005E6844" w:rsidRPr="00092A57" w:rsidRDefault="00D673D4" w:rsidP="00092A57">
+    <w:p w14:paraId="7D5744D7" w14:textId="77777777" w:rsidR="004E7E51" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E098A6B" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D60629" w14:textId="77777777" w:rsidR="002947D6" w:rsidRDefault="002947D6" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A863D2A" w14:textId="5F101A83" w:rsidR="005E6844" w:rsidRDefault="00D673D4" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0002495C" w:rsidRPr="00092A57">
+      <w:r w:rsidR="0002495C" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00581044" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00581044" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Approval</w:t>
       </w:r>
-      <w:r w:rsidR="00301681" w:rsidRPr="00092A57">
+      <w:r w:rsidR="00301681" w:rsidRPr="004D6D9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by DataFirst</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC739E7" w14:textId="77777777" w:rsidR="004E7E51" w:rsidRPr="004E7E51" w:rsidRDefault="004E7E51" w:rsidP="004E7E51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5110" w:type="pct"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="5952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="4DF717E5" w14:textId="77777777" w:rsidTr="00EC52A3">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="4DF717E5" w14:textId="77777777" w:rsidTr="00EC52A3">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CC43F30" w14:textId="1AAA0ACE" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="00581044" w:rsidP="00EC52A3">
+          <w:p w14:paraId="0CC43F30" w14:textId="1AAA0ACE" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="00581044" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">RADE </w:t>
             </w:r>
-            <w:r w:rsidR="009039B1" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="009039B1" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">Project number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FB8C1FE" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00EC52A3">
+          <w:p w14:paraId="5FB8C1FE" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="753C3495" w14:textId="77777777" w:rsidTr="00EC52A3">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="753C3495" w14:textId="77777777" w:rsidTr="00EC52A3">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B5C983E" w14:textId="7C9F57AF" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="00715803" w:rsidP="00EC52A3">
+          <w:p w14:paraId="1B5C983E" w14:textId="7C9F57AF" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="00715803" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="0096308C" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="0096308C" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00301681" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00301681" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>RADE</w:t>
             </w:r>
-            <w:r w:rsidR="0096308C" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="0096308C" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A493327" w14:textId="043DF235" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00EC52A3">
+          <w:p w14:paraId="4A493327" w14:textId="043DF235" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="7EF64C8B" w14:textId="77777777" w:rsidTr="00EC52A3">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="7EF64C8B" w14:textId="77777777" w:rsidTr="00EC52A3">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21BA3B08" w14:textId="74210452" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00EC52A3">
+          <w:p w14:paraId="21BA3B08" w14:textId="74210452" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature of </w:t>
             </w:r>
-            <w:r w:rsidR="00301681" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00301681" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">RADE </w:t>
             </w:r>
-            <w:r w:rsidR="00893E33" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00893E33" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="007761F9" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00EC52A3">
+          <w:p w14:paraId="007761F9" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009039B1" w:rsidRPr="00EC13DA" w14:paraId="6DA653A6" w14:textId="77777777" w:rsidTr="00EC52A3">
+      <w:tr w:rsidR="009039B1" w:rsidRPr="004D6D9F" w14:paraId="6DA653A6" w14:textId="77777777" w:rsidTr="004E7E51">
         <w:trPr>
-          <w:trHeight w:val="139"/>
+          <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49E36E74" w14:textId="446FBCEA" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00EC52A3">
+          <w:p w14:paraId="49E36E74" w14:textId="446FBCEA" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
-            <w:r w:rsidR="004465ED" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="004465ED" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
-            <w:r w:rsidR="004465ED" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="004465ED" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00AB3C43" w:rsidRPr="00EC13DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="00AB3C43" w:rsidRPr="004D6D9F">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
               <w:t>dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35112432" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="00EC13DA" w:rsidRDefault="009039B1" w:rsidP="00EC52A3">
+          <w:p w14:paraId="35112432" w14:textId="77777777" w:rsidR="009039B1" w:rsidRPr="004D6D9F" w:rsidRDefault="009039B1" w:rsidP="004E7E51">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20E3FE11" w14:textId="77777777" w:rsidR="000A7413" w:rsidRPr="00EC13DA" w:rsidRDefault="000A7413" w:rsidP="00380B00">
+    <w:p w14:paraId="20E3FE11" w14:textId="77777777" w:rsidR="000A7413" w:rsidRPr="004D6D9F" w:rsidRDefault="000A7413" w:rsidP="004E7E51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000A7413" w:rsidRPr="00EC13DA" w:rsidSect="006C05B9">
+    <w:sectPr w:rsidR="000A7413" w:rsidRPr="004D6D9F" w:rsidSect="006C05B9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="879" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A0C08AA" w14:textId="77777777" w:rsidR="009050F4" w:rsidRDefault="009050F4">
+    <w:p w14:paraId="18FB3936" w14:textId="77777777" w:rsidR="008B7B96" w:rsidRDefault="008B7B96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="023876BD" w14:textId="77777777" w:rsidR="009050F4" w:rsidRDefault="009050F4">
+    <w:p w14:paraId="25DE2157" w14:textId="77777777" w:rsidR="008B7B96" w:rsidRDefault="008B7B96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -7326,321 +7851,431 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Narrow">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FDDD370" w14:textId="77777777" w:rsidR="00052F79" w:rsidRDefault="00052F79" w:rsidP="00FD0102">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5CF050F4" w14:textId="00ADF52B" w:rsidR="00282AC0" w:rsidRPr="00282AC0" w:rsidRDefault="00052F79" w:rsidP="00FD0102">
+  <w:p w14:paraId="5CF050F4" w14:textId="7267DD6E" w:rsidR="00282AC0" w:rsidRPr="00810A8A" w:rsidRDefault="00052F79" w:rsidP="00FD0102">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="2B5258" w:themeColor="accent5" w:themeShade="80"/>
       </w:pBdr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0070090D">
+    <w:r w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="0070090D">
+    <w:r w:rsidR="00546777" w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>60</w:t>
     </w:r>
-    <w:r w:rsidR="005358FD">
+    <w:r w:rsidR="00BB6F10">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>521</w:t>
     </w:r>
-    <w:r w:rsidR="00092A57">
+    <w:r w:rsidR="0070090D" w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
-        <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-rade-</w:t>
     </w:r>
-    <w:r w:rsidR="007403C2" w:rsidRPr="0070090D">
+    <w:r w:rsidR="007403C2" w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>application-v</w:t>
     </w:r>
-    <w:r w:rsidR="00092A57">
+    <w:r w:rsidR="00BB6F10">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00282AC0" w:rsidRPr="00282AC0">
+    <w:r w:rsidR="00282AC0" w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r w:rsidR="00FD0102">
+    <w:r w:rsidR="00FD0102" w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00282AC0" w:rsidRPr="00282AC0">
+    <w:r w:rsidR="00282AC0" w:rsidRPr="001343B3">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                          </w:t>
     </w:r>
-    <w:r w:rsidR="00956BBC" w:rsidRPr="0070090D">
+    <w:r w:rsidR="00956BBC" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00282AC0" w:rsidRPr="0070090D">
+    <w:r w:rsidR="00282AC0" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00956BBC" w:rsidRPr="0070090D">
+    <w:r w:rsidR="00956BBC" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0014142B" w:rsidRPr="0070090D">
+    <w:r w:rsidR="0014142B" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:noProof/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00956BBC" w:rsidRPr="0070090D">
+    <w:r w:rsidR="00956BBC" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00282AC0" w:rsidRPr="0070090D">
+    <w:r w:rsidR="00282AC0" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="00282AC0" w:rsidRPr="0070090D">
+    <w:r w:rsidR="00282AC0" w:rsidRPr="00810A8A">
       <w:rPr>
-        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
         <w:spacing w:val="60"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A5E86B2" w14:textId="77777777" w:rsidR="00715803" w:rsidRDefault="00715803">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62A5EAFA" w14:textId="77777777" w:rsidR="009050F4" w:rsidRDefault="009050F4">
+    <w:p w14:paraId="0CE610E6" w14:textId="77777777" w:rsidR="008B7B96" w:rsidRDefault="008B7B96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F6A6B80" w14:textId="77777777" w:rsidR="009050F4" w:rsidRDefault="009050F4">
+    <w:p w14:paraId="67472517" w14:textId="77777777" w:rsidR="008B7B96" w:rsidRDefault="008B7B96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57D70DF9" w14:textId="35AF6D52" w:rsidR="00D53A49" w:rsidRDefault="00D53A49">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="703FF474" w14:textId="77777777" w:rsidR="00CC2984" w:rsidRDefault="00CC2984" w:rsidP="00100610">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
     </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45CB754D" w14:textId="434D9955" w:rsidR="00152911" w:rsidRDefault="002C53FB" w:rsidP="002C53FB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="004D6D9F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-ZA"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13003443" wp14:editId="12BE2692">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-50800</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>368300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2954216" cy="493844"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="311" name="Picture 311" descr="datafirst-logo-highres"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 311" descr="datafirst-logo-highres"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2954216" cy="493844"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00152911" w:rsidRPr="00AB1B5F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="417A84" w:themeColor="accent5" w:themeShade="BF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-ZA"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="567EAF43" wp14:editId="76B59C95">
+          <wp:extent cx="1301750" cy="1160256"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:docPr id="1060448706" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1306530" cy="1164516"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="27CAEA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -9556,52 +10191,52 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2146115204">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1437554605">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1525513838">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44642004">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1600989171">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="186414181">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="50"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:char;mso-position-vertical-relative:line" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#c43a64"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -9652,121 +10287,132 @@
     <w:rsid w:val="000612F8"/>
     <w:rsid w:val="00061D2F"/>
     <w:rsid w:val="00065EF4"/>
     <w:rsid w:val="00066806"/>
     <w:rsid w:val="00066D3A"/>
     <w:rsid w:val="000743FB"/>
     <w:rsid w:val="00074C7A"/>
     <w:rsid w:val="00080464"/>
     <w:rsid w:val="000857D0"/>
     <w:rsid w:val="000913AB"/>
     <w:rsid w:val="00092A57"/>
     <w:rsid w:val="00095BD3"/>
     <w:rsid w:val="000A0590"/>
     <w:rsid w:val="000A3956"/>
     <w:rsid w:val="000A5F66"/>
     <w:rsid w:val="000A7413"/>
     <w:rsid w:val="000B4302"/>
     <w:rsid w:val="000B7DAF"/>
     <w:rsid w:val="000C0A3D"/>
     <w:rsid w:val="000C18E6"/>
     <w:rsid w:val="000D28C7"/>
     <w:rsid w:val="000D6EF1"/>
     <w:rsid w:val="000D6F51"/>
     <w:rsid w:val="000E0287"/>
     <w:rsid w:val="000E0572"/>
+    <w:rsid w:val="000E1D00"/>
+    <w:rsid w:val="000E28F7"/>
     <w:rsid w:val="000E3A8B"/>
     <w:rsid w:val="000E47AA"/>
     <w:rsid w:val="000F36D8"/>
     <w:rsid w:val="00100610"/>
     <w:rsid w:val="00101045"/>
     <w:rsid w:val="00101A7D"/>
     <w:rsid w:val="00103494"/>
     <w:rsid w:val="00107DD6"/>
     <w:rsid w:val="00112EF6"/>
     <w:rsid w:val="00116AB5"/>
     <w:rsid w:val="00117962"/>
+    <w:rsid w:val="00117AE5"/>
     <w:rsid w:val="00125419"/>
     <w:rsid w:val="00132913"/>
     <w:rsid w:val="00132982"/>
     <w:rsid w:val="00133388"/>
+    <w:rsid w:val="001343B3"/>
     <w:rsid w:val="00137E42"/>
     <w:rsid w:val="00140ED4"/>
     <w:rsid w:val="0014142B"/>
     <w:rsid w:val="00142D9E"/>
     <w:rsid w:val="001469AA"/>
+    <w:rsid w:val="00152911"/>
     <w:rsid w:val="00163199"/>
     <w:rsid w:val="00163564"/>
     <w:rsid w:val="001660F3"/>
     <w:rsid w:val="00171B10"/>
     <w:rsid w:val="0017224D"/>
     <w:rsid w:val="00173671"/>
+    <w:rsid w:val="00175526"/>
     <w:rsid w:val="00177217"/>
     <w:rsid w:val="001809DF"/>
     <w:rsid w:val="001876FC"/>
     <w:rsid w:val="0019256D"/>
     <w:rsid w:val="00196392"/>
     <w:rsid w:val="00196C46"/>
     <w:rsid w:val="00197FB3"/>
     <w:rsid w:val="001A3F7F"/>
     <w:rsid w:val="001A68BB"/>
     <w:rsid w:val="001B1CD8"/>
     <w:rsid w:val="001B51D4"/>
     <w:rsid w:val="001B700F"/>
     <w:rsid w:val="001E0D35"/>
     <w:rsid w:val="001E764D"/>
     <w:rsid w:val="002015B8"/>
     <w:rsid w:val="00203107"/>
     <w:rsid w:val="00203564"/>
     <w:rsid w:val="002048B5"/>
     <w:rsid w:val="00206E95"/>
     <w:rsid w:val="00210AB0"/>
     <w:rsid w:val="00217F17"/>
+    <w:rsid w:val="002210B6"/>
     <w:rsid w:val="002233CA"/>
     <w:rsid w:val="0022536E"/>
     <w:rsid w:val="00234EDF"/>
     <w:rsid w:val="00237023"/>
     <w:rsid w:val="00242B46"/>
     <w:rsid w:val="002448B6"/>
     <w:rsid w:val="00244B6D"/>
     <w:rsid w:val="00247304"/>
+    <w:rsid w:val="00260307"/>
     <w:rsid w:val="002606A4"/>
     <w:rsid w:val="002626EB"/>
     <w:rsid w:val="00274067"/>
     <w:rsid w:val="00282AC0"/>
     <w:rsid w:val="00282F36"/>
     <w:rsid w:val="00283014"/>
     <w:rsid w:val="00283CE5"/>
     <w:rsid w:val="002939F0"/>
+    <w:rsid w:val="002947D6"/>
     <w:rsid w:val="002975FE"/>
     <w:rsid w:val="002A22CE"/>
     <w:rsid w:val="002B2133"/>
     <w:rsid w:val="002B3608"/>
+    <w:rsid w:val="002B4E18"/>
     <w:rsid w:val="002C28C9"/>
     <w:rsid w:val="002C38C7"/>
     <w:rsid w:val="002C3E9D"/>
     <w:rsid w:val="002C5366"/>
+    <w:rsid w:val="002C53FB"/>
     <w:rsid w:val="002D3F61"/>
     <w:rsid w:val="002E2AB3"/>
     <w:rsid w:val="002E58C9"/>
     <w:rsid w:val="002F0108"/>
     <w:rsid w:val="002F5D7C"/>
     <w:rsid w:val="002F645F"/>
     <w:rsid w:val="00301681"/>
     <w:rsid w:val="00302CBC"/>
     <w:rsid w:val="00303C73"/>
     <w:rsid w:val="003151A7"/>
     <w:rsid w:val="00316F95"/>
     <w:rsid w:val="0032639F"/>
     <w:rsid w:val="00330611"/>
     <w:rsid w:val="003308E6"/>
     <w:rsid w:val="00330A46"/>
     <w:rsid w:val="00330FED"/>
     <w:rsid w:val="003327AC"/>
     <w:rsid w:val="00335322"/>
     <w:rsid w:val="00335630"/>
     <w:rsid w:val="00337E86"/>
     <w:rsid w:val="00350FF2"/>
     <w:rsid w:val="00354F6A"/>
     <w:rsid w:val="00356D99"/>
     <w:rsid w:val="0036098B"/>
     <w:rsid w:val="00366723"/>
@@ -9816,112 +10462,118 @@
     <w:rsid w:val="00454352"/>
     <w:rsid w:val="004561D6"/>
     <w:rsid w:val="004574A1"/>
     <w:rsid w:val="00466973"/>
     <w:rsid w:val="00471232"/>
     <w:rsid w:val="00472B68"/>
     <w:rsid w:val="00474EB7"/>
     <w:rsid w:val="00475FA6"/>
     <w:rsid w:val="0047681C"/>
     <w:rsid w:val="00483941"/>
     <w:rsid w:val="00485BE8"/>
     <w:rsid w:val="00485EFB"/>
     <w:rsid w:val="00490692"/>
     <w:rsid w:val="00494DC7"/>
     <w:rsid w:val="00494E08"/>
     <w:rsid w:val="004A02DD"/>
     <w:rsid w:val="004A0D63"/>
     <w:rsid w:val="004A16F1"/>
     <w:rsid w:val="004A2D02"/>
     <w:rsid w:val="004A2D38"/>
     <w:rsid w:val="004B3504"/>
     <w:rsid w:val="004C073C"/>
     <w:rsid w:val="004C3FF8"/>
     <w:rsid w:val="004D0299"/>
     <w:rsid w:val="004D59BA"/>
+    <w:rsid w:val="004D6D9F"/>
     <w:rsid w:val="004D6ED5"/>
     <w:rsid w:val="004E7812"/>
     <w:rsid w:val="004E78F5"/>
+    <w:rsid w:val="004E7E51"/>
     <w:rsid w:val="004F1EA3"/>
     <w:rsid w:val="004F3D8C"/>
     <w:rsid w:val="004F3EC8"/>
     <w:rsid w:val="004F72AB"/>
     <w:rsid w:val="004F7C98"/>
     <w:rsid w:val="00501228"/>
     <w:rsid w:val="00512B26"/>
     <w:rsid w:val="00512C39"/>
     <w:rsid w:val="00512F64"/>
     <w:rsid w:val="00514F77"/>
     <w:rsid w:val="00520116"/>
     <w:rsid w:val="005224C6"/>
     <w:rsid w:val="00522C49"/>
     <w:rsid w:val="00523D1D"/>
     <w:rsid w:val="00524B73"/>
     <w:rsid w:val="00530C19"/>
     <w:rsid w:val="005358FD"/>
     <w:rsid w:val="00537C3F"/>
     <w:rsid w:val="00540907"/>
     <w:rsid w:val="0054345E"/>
+    <w:rsid w:val="00546777"/>
     <w:rsid w:val="00550555"/>
     <w:rsid w:val="00555517"/>
     <w:rsid w:val="00556E7F"/>
     <w:rsid w:val="0056046C"/>
     <w:rsid w:val="005705D6"/>
     <w:rsid w:val="00573304"/>
     <w:rsid w:val="005737B2"/>
     <w:rsid w:val="00577019"/>
     <w:rsid w:val="005806A6"/>
     <w:rsid w:val="00580FA5"/>
     <w:rsid w:val="00581044"/>
     <w:rsid w:val="00583EAF"/>
     <w:rsid w:val="00584663"/>
     <w:rsid w:val="00586A8E"/>
     <w:rsid w:val="00592CE6"/>
     <w:rsid w:val="005B1B8C"/>
     <w:rsid w:val="005C1F9A"/>
     <w:rsid w:val="005C2C59"/>
     <w:rsid w:val="005C60AC"/>
     <w:rsid w:val="005C701E"/>
     <w:rsid w:val="005D2167"/>
     <w:rsid w:val="005D6D66"/>
     <w:rsid w:val="005D777B"/>
     <w:rsid w:val="005E090F"/>
+    <w:rsid w:val="005E161B"/>
     <w:rsid w:val="005E35D4"/>
     <w:rsid w:val="005E3962"/>
     <w:rsid w:val="005E6844"/>
     <w:rsid w:val="005E6BA3"/>
     <w:rsid w:val="005F33D1"/>
     <w:rsid w:val="005F3971"/>
     <w:rsid w:val="006035E8"/>
     <w:rsid w:val="00604FE7"/>
     <w:rsid w:val="00607181"/>
     <w:rsid w:val="006077FB"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00614DEF"/>
     <w:rsid w:val="00616202"/>
+    <w:rsid w:val="00621D0F"/>
     <w:rsid w:val="00623A15"/>
     <w:rsid w:val="0062762C"/>
+    <w:rsid w:val="00627719"/>
     <w:rsid w:val="00631E19"/>
     <w:rsid w:val="00632ED8"/>
     <w:rsid w:val="0063719F"/>
     <w:rsid w:val="0064154E"/>
     <w:rsid w:val="00641CC1"/>
     <w:rsid w:val="0064559E"/>
     <w:rsid w:val="006532C4"/>
     <w:rsid w:val="00664C19"/>
     <w:rsid w:val="00666432"/>
     <w:rsid w:val="00671C36"/>
     <w:rsid w:val="00673CC7"/>
     <w:rsid w:val="006745DE"/>
     <w:rsid w:val="00674693"/>
     <w:rsid w:val="0068031B"/>
     <w:rsid w:val="00680C46"/>
     <w:rsid w:val="0068328F"/>
     <w:rsid w:val="00684C9B"/>
     <w:rsid w:val="006973DA"/>
     <w:rsid w:val="006A0B91"/>
     <w:rsid w:val="006A1245"/>
     <w:rsid w:val="006A381E"/>
     <w:rsid w:val="006A3B56"/>
     <w:rsid w:val="006A672E"/>
     <w:rsid w:val="006B0420"/>
     <w:rsid w:val="006B1CBE"/>
@@ -9958,89 +10610,91 @@
     <w:rsid w:val="0076163B"/>
     <w:rsid w:val="007659CC"/>
     <w:rsid w:val="007727A3"/>
     <w:rsid w:val="00773442"/>
     <w:rsid w:val="00773F5A"/>
     <w:rsid w:val="00780661"/>
     <w:rsid w:val="00781E97"/>
     <w:rsid w:val="0078317D"/>
     <w:rsid w:val="007833C1"/>
     <w:rsid w:val="0079140A"/>
     <w:rsid w:val="0079263E"/>
     <w:rsid w:val="007A0182"/>
     <w:rsid w:val="007A65AA"/>
     <w:rsid w:val="007B0868"/>
     <w:rsid w:val="007B3528"/>
     <w:rsid w:val="007C0463"/>
     <w:rsid w:val="007C0614"/>
     <w:rsid w:val="007D3ECE"/>
     <w:rsid w:val="007D59CF"/>
     <w:rsid w:val="007E66E7"/>
     <w:rsid w:val="007E70AE"/>
     <w:rsid w:val="007F6D72"/>
     <w:rsid w:val="008019DE"/>
     <w:rsid w:val="00802774"/>
     <w:rsid w:val="008100C1"/>
+    <w:rsid w:val="00810A8A"/>
     <w:rsid w:val="00815E45"/>
     <w:rsid w:val="0082043F"/>
     <w:rsid w:val="0082337D"/>
     <w:rsid w:val="00834A96"/>
     <w:rsid w:val="00840A6C"/>
     <w:rsid w:val="00841E4B"/>
     <w:rsid w:val="008444FE"/>
     <w:rsid w:val="0085013F"/>
     <w:rsid w:val="00851E84"/>
     <w:rsid w:val="008548DB"/>
     <w:rsid w:val="00860D70"/>
     <w:rsid w:val="008635A2"/>
     <w:rsid w:val="008678AA"/>
     <w:rsid w:val="00870004"/>
     <w:rsid w:val="00870375"/>
     <w:rsid w:val="00870B96"/>
     <w:rsid w:val="008720D2"/>
     <w:rsid w:val="00874B4F"/>
     <w:rsid w:val="00881081"/>
     <w:rsid w:val="00884BE7"/>
     <w:rsid w:val="0088733B"/>
     <w:rsid w:val="00891EC3"/>
     <w:rsid w:val="00892B77"/>
     <w:rsid w:val="00893E33"/>
     <w:rsid w:val="0089653A"/>
     <w:rsid w:val="00896A26"/>
     <w:rsid w:val="00896E4B"/>
     <w:rsid w:val="00897320"/>
     <w:rsid w:val="008A07D0"/>
     <w:rsid w:val="008A0FC0"/>
     <w:rsid w:val="008A1158"/>
     <w:rsid w:val="008A4FFD"/>
     <w:rsid w:val="008A6270"/>
     <w:rsid w:val="008A71F5"/>
     <w:rsid w:val="008B2D89"/>
     <w:rsid w:val="008B2EFC"/>
     <w:rsid w:val="008B4086"/>
     <w:rsid w:val="008B5B72"/>
     <w:rsid w:val="008B5D1A"/>
+    <w:rsid w:val="008B7B96"/>
     <w:rsid w:val="008C1C16"/>
     <w:rsid w:val="008C2BD8"/>
     <w:rsid w:val="008C486A"/>
     <w:rsid w:val="008D292E"/>
     <w:rsid w:val="008D445F"/>
     <w:rsid w:val="008D6EC1"/>
     <w:rsid w:val="008E74DA"/>
     <w:rsid w:val="008F081A"/>
     <w:rsid w:val="008F2F60"/>
     <w:rsid w:val="008F396C"/>
     <w:rsid w:val="008F4A29"/>
     <w:rsid w:val="008F7720"/>
     <w:rsid w:val="00901D02"/>
     <w:rsid w:val="00902E2A"/>
     <w:rsid w:val="009039B1"/>
     <w:rsid w:val="00903F49"/>
     <w:rsid w:val="009050F4"/>
     <w:rsid w:val="00905CFD"/>
     <w:rsid w:val="00910567"/>
     <w:rsid w:val="009226E6"/>
     <w:rsid w:val="00927D86"/>
     <w:rsid w:val="00927EA3"/>
     <w:rsid w:val="00931BE0"/>
     <w:rsid w:val="00931DD6"/>
     <w:rsid w:val="00931E93"/>
@@ -10092,123 +10746,127 @@
     <w:rsid w:val="00A12274"/>
     <w:rsid w:val="00A22F11"/>
     <w:rsid w:val="00A24F40"/>
     <w:rsid w:val="00A2569B"/>
     <w:rsid w:val="00A265C7"/>
     <w:rsid w:val="00A30087"/>
     <w:rsid w:val="00A34410"/>
     <w:rsid w:val="00A36074"/>
     <w:rsid w:val="00A405C4"/>
     <w:rsid w:val="00A423ED"/>
     <w:rsid w:val="00A5042D"/>
     <w:rsid w:val="00A535C8"/>
     <w:rsid w:val="00A53FC5"/>
     <w:rsid w:val="00A543F4"/>
     <w:rsid w:val="00A65B10"/>
     <w:rsid w:val="00A6699C"/>
     <w:rsid w:val="00A70298"/>
     <w:rsid w:val="00A80AE0"/>
     <w:rsid w:val="00A84FE4"/>
     <w:rsid w:val="00A8573C"/>
     <w:rsid w:val="00A85A00"/>
     <w:rsid w:val="00A87F10"/>
     <w:rsid w:val="00A93ED5"/>
     <w:rsid w:val="00A943DF"/>
     <w:rsid w:val="00AB0B99"/>
+    <w:rsid w:val="00AB1B5F"/>
     <w:rsid w:val="00AB3C43"/>
     <w:rsid w:val="00AC0A1F"/>
     <w:rsid w:val="00AC3869"/>
     <w:rsid w:val="00AC734A"/>
     <w:rsid w:val="00AD0D72"/>
     <w:rsid w:val="00AD4969"/>
     <w:rsid w:val="00AD54DC"/>
     <w:rsid w:val="00AE0FF1"/>
     <w:rsid w:val="00AE228F"/>
     <w:rsid w:val="00AE7A01"/>
     <w:rsid w:val="00AF19C4"/>
     <w:rsid w:val="00AF5FAA"/>
     <w:rsid w:val="00B003E4"/>
     <w:rsid w:val="00B0418B"/>
     <w:rsid w:val="00B0562C"/>
     <w:rsid w:val="00B0759E"/>
     <w:rsid w:val="00B11422"/>
     <w:rsid w:val="00B117E1"/>
     <w:rsid w:val="00B13AEE"/>
     <w:rsid w:val="00B13DB6"/>
     <w:rsid w:val="00B157DB"/>
     <w:rsid w:val="00B24429"/>
+    <w:rsid w:val="00B2770E"/>
     <w:rsid w:val="00B27B7D"/>
     <w:rsid w:val="00B3331E"/>
     <w:rsid w:val="00B3775C"/>
     <w:rsid w:val="00B41398"/>
     <w:rsid w:val="00B43827"/>
     <w:rsid w:val="00B43D24"/>
     <w:rsid w:val="00B4649C"/>
     <w:rsid w:val="00B4750F"/>
     <w:rsid w:val="00B528C1"/>
     <w:rsid w:val="00B56D11"/>
     <w:rsid w:val="00B57257"/>
     <w:rsid w:val="00B60BAF"/>
     <w:rsid w:val="00B610C6"/>
     <w:rsid w:val="00B63C96"/>
     <w:rsid w:val="00B661C6"/>
     <w:rsid w:val="00B73A43"/>
     <w:rsid w:val="00B76CFE"/>
     <w:rsid w:val="00B803DE"/>
     <w:rsid w:val="00B908B9"/>
     <w:rsid w:val="00B90AC5"/>
     <w:rsid w:val="00B9408B"/>
     <w:rsid w:val="00B94F0D"/>
     <w:rsid w:val="00B97C59"/>
     <w:rsid w:val="00BA0B3C"/>
     <w:rsid w:val="00BA0B8E"/>
     <w:rsid w:val="00BA15B3"/>
     <w:rsid w:val="00BA4078"/>
     <w:rsid w:val="00BA7705"/>
     <w:rsid w:val="00BA7ECB"/>
     <w:rsid w:val="00BB18C5"/>
     <w:rsid w:val="00BB4931"/>
+    <w:rsid w:val="00BB6F10"/>
     <w:rsid w:val="00BC1211"/>
     <w:rsid w:val="00BD2B2D"/>
     <w:rsid w:val="00BD52E3"/>
     <w:rsid w:val="00BE11E3"/>
     <w:rsid w:val="00BE1A38"/>
     <w:rsid w:val="00BE1CCB"/>
     <w:rsid w:val="00BE1F8A"/>
     <w:rsid w:val="00BE3A1F"/>
     <w:rsid w:val="00BF0C73"/>
     <w:rsid w:val="00BF0FAC"/>
     <w:rsid w:val="00C0168B"/>
     <w:rsid w:val="00C026B2"/>
     <w:rsid w:val="00C0355E"/>
     <w:rsid w:val="00C07C9A"/>
     <w:rsid w:val="00C07CF9"/>
     <w:rsid w:val="00C10263"/>
     <w:rsid w:val="00C12EE9"/>
     <w:rsid w:val="00C16282"/>
     <w:rsid w:val="00C20BF3"/>
     <w:rsid w:val="00C21C21"/>
+    <w:rsid w:val="00C2324B"/>
     <w:rsid w:val="00C25B14"/>
     <w:rsid w:val="00C27780"/>
     <w:rsid w:val="00C350F8"/>
     <w:rsid w:val="00C35C53"/>
     <w:rsid w:val="00C45311"/>
     <w:rsid w:val="00C45AAA"/>
     <w:rsid w:val="00C47232"/>
     <w:rsid w:val="00C52536"/>
     <w:rsid w:val="00C6387B"/>
     <w:rsid w:val="00C75593"/>
     <w:rsid w:val="00C76ED8"/>
     <w:rsid w:val="00C8126C"/>
     <w:rsid w:val="00C8153C"/>
     <w:rsid w:val="00C82B42"/>
     <w:rsid w:val="00C87CF4"/>
     <w:rsid w:val="00C90538"/>
     <w:rsid w:val="00C9141A"/>
     <w:rsid w:val="00C92111"/>
     <w:rsid w:val="00C954F1"/>
     <w:rsid w:val="00C9640D"/>
     <w:rsid w:val="00CA3985"/>
     <w:rsid w:val="00CB5284"/>
     <w:rsid w:val="00CC2984"/>
     <w:rsid w:val="00CC4446"/>
     <w:rsid w:val="00CC4C48"/>
@@ -10239,74 +10897,77 @@
     <w:rsid w:val="00D567FF"/>
     <w:rsid w:val="00D5695C"/>
     <w:rsid w:val="00D60ED8"/>
     <w:rsid w:val="00D6502C"/>
     <w:rsid w:val="00D673D4"/>
     <w:rsid w:val="00D713EB"/>
     <w:rsid w:val="00D73F74"/>
     <w:rsid w:val="00D7418A"/>
     <w:rsid w:val="00D765C3"/>
     <w:rsid w:val="00D8119E"/>
     <w:rsid w:val="00D84873"/>
     <w:rsid w:val="00D908E4"/>
     <w:rsid w:val="00D914CE"/>
     <w:rsid w:val="00D9297A"/>
     <w:rsid w:val="00D93678"/>
     <w:rsid w:val="00D95904"/>
     <w:rsid w:val="00D95E0C"/>
     <w:rsid w:val="00DA0A7D"/>
     <w:rsid w:val="00DA4C06"/>
     <w:rsid w:val="00DB0FA7"/>
     <w:rsid w:val="00DB4C4D"/>
     <w:rsid w:val="00DB7C48"/>
     <w:rsid w:val="00DC0CEC"/>
     <w:rsid w:val="00DC18FE"/>
     <w:rsid w:val="00DC2029"/>
+    <w:rsid w:val="00DD00A7"/>
     <w:rsid w:val="00DD18E8"/>
     <w:rsid w:val="00DD30B6"/>
     <w:rsid w:val="00DD50E1"/>
     <w:rsid w:val="00DD7D13"/>
     <w:rsid w:val="00DE2D06"/>
     <w:rsid w:val="00DE6720"/>
     <w:rsid w:val="00DE6822"/>
     <w:rsid w:val="00DE6F2F"/>
+    <w:rsid w:val="00DF34A2"/>
     <w:rsid w:val="00DF52BA"/>
     <w:rsid w:val="00E0026E"/>
     <w:rsid w:val="00E02456"/>
     <w:rsid w:val="00E02A96"/>
     <w:rsid w:val="00E062AB"/>
     <w:rsid w:val="00E14FA3"/>
     <w:rsid w:val="00E17C95"/>
     <w:rsid w:val="00E32439"/>
     <w:rsid w:val="00E32886"/>
     <w:rsid w:val="00E32FBD"/>
     <w:rsid w:val="00E3549F"/>
     <w:rsid w:val="00E368B7"/>
     <w:rsid w:val="00E420A0"/>
     <w:rsid w:val="00E44468"/>
     <w:rsid w:val="00E450B6"/>
     <w:rsid w:val="00E50528"/>
+    <w:rsid w:val="00E53887"/>
     <w:rsid w:val="00E54415"/>
     <w:rsid w:val="00E574F1"/>
     <w:rsid w:val="00E57A5F"/>
     <w:rsid w:val="00E57B80"/>
     <w:rsid w:val="00E6200C"/>
     <w:rsid w:val="00E62FD1"/>
     <w:rsid w:val="00E63093"/>
     <w:rsid w:val="00E70EDF"/>
     <w:rsid w:val="00E71B00"/>
     <w:rsid w:val="00E7421D"/>
     <w:rsid w:val="00E82743"/>
     <w:rsid w:val="00E8566B"/>
     <w:rsid w:val="00E9054E"/>
     <w:rsid w:val="00EA3C48"/>
     <w:rsid w:val="00EA475A"/>
     <w:rsid w:val="00EA788F"/>
     <w:rsid w:val="00EB5F2E"/>
     <w:rsid w:val="00EC13DA"/>
     <w:rsid w:val="00EC1CC3"/>
     <w:rsid w:val="00EC2E68"/>
     <w:rsid w:val="00EC3B7D"/>
     <w:rsid w:val="00EC4FB2"/>
     <w:rsid w:val="00EC52A3"/>
     <w:rsid w:val="00EC54CD"/>
     <w:rsid w:val="00EC69C2"/>
@@ -10752,100 +11413,100 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009E5110"/>
+    <w:rsid w:val="001343B3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos"/>
       <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009C5322"/>
+    <w:rsid w:val="001343B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="007C92"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009C5322"/>
+    <w:rsid w:val="001343B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="180"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="007C92"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:rsid w:val="00A84FE4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="2B5258" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="22"/>
     </w:rPr>
@@ -11465,53 +12126,53 @@
     <w:rsid w:val="003D31B9"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndentitalic">
     <w:name w:val="Body Text Indent + italic"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:rsid w:val="004A2D38"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextIndentbold">
     <w:name w:val="Body Text Indent + bold"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:link w:val="BodyTextIndentboldChar"/>
     <w:rsid w:val="003C7C6A"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="009C5322"/>
+    <w:rsid w:val="001343B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="MS Mincho" w:hAnsi="Aptos Narrow"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos"/>
       <w:bCs/>
       <w:color w:val="007C92"/>
       <w:kern w:val="30"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PreformattedTextindent">
     <w:name w:val="Preformatted Text + indent"/>
     <w:basedOn w:val="PreformattedText"/>
     <w:rsid w:val="007A65AA"/>
     <w:pPr>
       <w:ind w:left="709"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00054AF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
@@ -11702,51 +12363,50 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zDocCoverBoldCharChar">
     <w:name w:val="z DocCover Bold Char Char"/>
     <w:link w:val="zDocCoverBold"/>
     <w:rsid w:val="00A65B10"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zDocCoverBlueDot">
     <w:name w:val="z DocCover Blue Dot"/>
     <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="002975FE"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="50B2CE"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="000E0287"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="000E0287"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="000E0287"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial"/>
@@ -11769,53 +12429,53 @@
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="000E0287"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E64B7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="009C5322"/>
+    <w:rsid w:val="001343B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos" w:cs="Tahoma"/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="007C92"/>
       <w:kern w:val="30"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002C3E9D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -11895,51 +12555,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1794975767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datafirst.uct.ac.za/dataportal/index.php/catalog/?page=1&amp;sort_by=title&amp;sort_order=asc&amp;ps=15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datafirst.uct.ac.za/dataportal/index.php/collections/RADE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datafirst-support@uct.ac.za" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sds@data1st.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datafirst-support@uct.ac.za" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lynn.woolfrey@uct.ac.za" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datafirst.uct.ac.za/dataportal/index.php/catalog/?page=1&amp;sort_by=title&amp;sort_order=asc&amp;ps=15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datafirst.uct.ac.za/dataportal/index.php/collections/RADE" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datafirst.uct.ac.za/get-data/remote-access-data-enclave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lynn.woolfrey@uct.ac.za" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\wardm\Application%20Data\Microsoft\Templates\UKDA170-DocTemplateInternalArial_01_00.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="242852"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="08306C"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4A66AC"/>
       </a:accent1>
@@ -12423,76 +13087,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f749a4e7-a546-45ec-a7f3-d843eb0b1d0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF3DABD-C3CA-499C-A9D1-A1583228EE28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>UKDA170-DocTemplateInternalArial_01_00.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5949</Characters>
+  <Pages>5</Pages>
+  <Words>1118</Words>
+  <Characters>6375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ESRC Accredited Researcher Form - Secure Data Service</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UK Data Archive</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6979</CharactersWithSpaces>
+  <CharactersWithSpaces>7479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1245233</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc315104707</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245233</vt:i4>
       </vt:variant>
       <vt:variant>